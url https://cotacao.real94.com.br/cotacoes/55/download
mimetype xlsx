--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -36,56 +36,56 @@
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="001565C0"/>
+        <fgColor rgb="00BF181B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00BF181B"/>
+        <fgColor rgb="001565C0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -439,757 +439,703 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH4"/>
+  <dimension ref="A1:AF4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="41" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
-    <col width="41" customWidth="1" min="3" max="3"/>
-[...20 lines deleted...]
-    <col width="17" customWidth="1" min="24" max="24"/>
+    <col width="12" customWidth="1" min="3" max="3"/>
+    <col width="15" customWidth="1" min="4" max="4"/>
+    <col width="13" customWidth="1" min="5" max="5"/>
+    <col width="25" customWidth="1" min="6" max="6"/>
+    <col width="20" customWidth="1" min="7" max="7"/>
+    <col width="20" customWidth="1" min="8" max="8"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
+    <col width="14" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="25" customWidth="1" min="12" max="12"/>
+    <col width="15" customWidth="1" min="13" max="13"/>
+    <col width="19" customWidth="1" min="14" max="14"/>
+    <col width="13" customWidth="1" min="15" max="15"/>
+    <col width="50" customWidth="1" min="16" max="16"/>
+    <col width="12" customWidth="1" min="17" max="17"/>
+    <col width="7" customWidth="1" min="18" max="18"/>
+    <col width="18" customWidth="1" min="19" max="19"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="6" customWidth="1" min="21" max="21"/>
+    <col width="13" customWidth="1" min="22" max="22"/>
+    <col width="13" customWidth="1" min="23" max="23"/>
+    <col width="15" customWidth="1" min="24" max="24"/>
     <col width="15" customWidth="1" min="25" max="25"/>
-    <col width="13" customWidth="1" min="26" max="26"/>
+    <col width="16" customWidth="1" min="26" max="26"/>
     <col width="16" customWidth="1" min="27" max="27"/>
-    <col width="15" customWidth="1" min="28" max="28"/>
-[...5 lines deleted...]
-    <col width="24" customWidth="1" min="34" max="34"/>
+    <col width="17" customWidth="1" min="28" max="28"/>
+    <col width="24" customWidth="1" min="29" max="29"/>
+    <col width="24" customWidth="1" min="30" max="30"/>
+    <col width="26" customWidth="1" min="31" max="31"/>
+    <col width="25" customWidth="1" min="32" max="32"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>origem excel</t>
+          <t>origem site</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
-          <t>destino excel</t>
-[...8 lines deleted...]
-        <is>
           <t>destino site</t>
         </is>
       </c>
-      <c r="E1" s="2" t="inlineStr">
+      <c r="C1" s="1" t="inlineStr">
         <is>
           <t>param_site</t>
         </is>
       </c>
-      <c r="F1" s="2" t="inlineStr">
+      <c r="D1" s="1" t="inlineStr">
         <is>
           <t>param_veiculo</t>
         </is>
       </c>
-      <c r="G1" s="2" t="inlineStr">
+      <c r="E1" s="1" t="inlineStr">
         <is>
           <t>param_eixos</t>
         </is>
       </c>
-      <c r="H1" s="2" t="inlineStr">
+      <c r="F1" s="1" t="inlineStr">
         <is>
           <t>param_preco_combustivel</t>
         </is>
       </c>
-      <c r="I1" s="2" t="inlineStr">
+      <c r="G1" s="1" t="inlineStr">
         <is>
           <t>param_consumo_km_l</t>
         </is>
       </c>
-      <c r="J1" s="2" t="inlineStr">
+      <c r="H1" s="1" t="inlineStr">
         <is>
           <t>param_tabela_frete</t>
         </is>
       </c>
-      <c r="K1" s="2" t="inlineStr">
+      <c r="I1" s="1" t="inlineStr">
         <is>
           <t>param_retorno_vazio</t>
         </is>
       </c>
-      <c r="L1" s="2" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>tempo_viagem</t>
         </is>
       </c>
-      <c r="M1" s="2" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>distancia_km</t>
         </is>
       </c>
-      <c r="N1" s="2" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>rota_descricao</t>
         </is>
       </c>
-      <c r="O1" s="2" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>valor_pedagio</t>
         </is>
       </c>
-      <c r="P1" s="2" t="inlineStr">
+      <c r="N1" s="1" t="inlineStr">
         <is>
           <t>valor_combustivel</t>
         </is>
       </c>
-      <c r="Q1" s="2" t="inlineStr">
+      <c r="O1" s="1" t="inlineStr">
         <is>
           <t>valor_total</t>
         </is>
       </c>
-      <c r="R1" s="2" t="inlineStr">
+      <c r="P1" s="1" t="inlineStr">
         <is>
           <t>pedagios</t>
         </is>
       </c>
-      <c r="S1" s="2" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>status</t>
         </is>
       </c>
-      <c r="T1" s="2" t="inlineStr">
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>fonte</t>
         </is>
       </c>
-      <c r="U1" s="2" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t>consultado_em</t>
         </is>
       </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>validade_ate</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>erro</t>
+        </is>
+      </c>
       <c r="V1" s="2" t="inlineStr">
         <is>
-          <t>validade_ate</t>
+          <t>Geral</t>
         </is>
       </c>
       <c r="W1" s="2" t="inlineStr">
         <is>
-          <t>erro</t>
-[...2 lines deleted...]
-      <c r="X1" s="1" t="inlineStr">
+          <t>Neogranel</t>
+        </is>
+      </c>
+      <c r="X1" s="2" t="inlineStr">
+        <is>
+          <t>Frigorificada</t>
+        </is>
+      </c>
+      <c r="Y1" s="2" t="inlineStr">
+        <is>
+          <t>Granel Solido</t>
+        </is>
+      </c>
+      <c r="Z1" s="2" t="inlineStr">
+        <is>
+          <t>Granel Liquido</t>
+        </is>
+      </c>
+      <c r="AA1" s="2" t="inlineStr">
+        <is>
+          <t>Perigosa Geral</t>
+        </is>
+      </c>
+      <c r="AB1" s="2" t="inlineStr">
         <is>
           <t>Conteineirizada</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AC1" s="2" t="inlineStr">
+        <is>
+          <t>Perigosa Frigorificada</t>
+        </is>
+      </c>
+      <c r="AD1" s="2" t="inlineStr">
+        <is>
+          <t>Perigosa Granel Solido</t>
+        </is>
+      </c>
+      <c r="AE1" s="2" t="inlineStr">
         <is>
           <t>Perigosa Conteineirizada</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AF1" s="2" t="inlineStr">
         <is>
           <t>Perigosa Granel Líquido</t>
-        </is>
-[...3 lines deleted...]
-          <t>Perigosa Granel Solido</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>LONDRINA, PARANÁ, BRASIL</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>SÃO PAULO, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>LONDRINA, PARANÁ, BRASIL</t>
+          <t>qualp</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SÃO PAULO, SÃO PAULO, BRASIL</t>
-[...8 lines deleted...]
-        <is>
           <t>Caminhão</t>
         </is>
       </c>
+      <c r="E2" t="n">
+        <v>3</v>
+      </c>
+      <c r="F2" t="n">
+        <v>7.25</v>
+      </c>
       <c r="G2" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="I2" t="n">
         <v>2.5</v>
       </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="I2" t="b">
+        <v>0</v>
+      </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>A</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>5 h 26 m</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>534 km</t>
+        </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>5 h 26 m</t>
+          <t>ROTA 1 534 KM R$ 348,60</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>534 km</t>
+          <t>R$ 348,60</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>ROTA 1 534 KM R$ 348,60</t>
+          <t>R$ 1.548,64</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>R$ 348,60</t>
+          <t>R$ 1.897,24</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="R2" t="inlineStr">
         <is>
           <t>P3 - Jacarezinho | R$38,40 (12,80 eixo) | BR-369 - KM 1.500
 Ourinhos | R$30,90 (10,30 eixo) | SP-327 - KM 14.500
 Santa Cruz do Rio Pardo | R$29,70 (9,90 eixo) | SP-225 - KM 300.930
 Iaras L/O | R$39,60 (13,20 eixo) | SP-280 - KM 278.000
 Itatinga L/O | R$58,20 (19,40 eixo) | SP-280 - KM 208.400
 Quadra L/O | R$58,20 (19,40 eixo) | SP-280 - KM 158.300
 Boituva L/O | R$41,40 (13,80 eixo) | SP-280 - KM 111.300
 Itu | R$39,60 (13,20 eixo) | SP-280 - KM 72.805
 Barueri | R$12,60 (4,20 eixo) | SP-280 - KM 20.000</t>
         </is>
       </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>consultado</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>qualp</t>
+        </is>
+      </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>consultado</t>
-[...8 lines deleted...]
-        <is>
           <t>27/04/2026 12:09</t>
         </is>
       </c>
+      <c r="T2" t="inlineStr"/>
+      <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr">
         <is>
-          <t>27/05/2026 12:09</t>
-[...2 lines deleted...]
-      <c r="W2" t="inlineStr"/>
+          <t>R$ 3.262,48</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>R$ 3.261,34</t>
+        </is>
+      </c>
       <c r="X2" t="inlineStr">
         <is>
+          <t>R$ 3.842,22</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>R$ 3.292,00</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>R$ 3.358,03</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>R$ 3.558,01</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
           <t>R$ 3.270,73</t>
         </is>
       </c>
-      <c r="Y2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AC2" t="inlineStr">
         <is>
-          <t>R$ 3.261,34</t>
+          <t>R$ 4.272,91</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
+          <t>R$ 3.840,03</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
           <t>R$ 3.566,20</t>
         </is>
       </c>
-      <c r="AE2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>R$ 3.558,01</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 3.924,51</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 3.840,03</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>TRÊS LAGOAS, MATO GROSSO DO SUL, BRASIL</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>MOGI GUAÇU, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>TRÊS LAGOAS, MATO GROSSO DO SUL, BRASIL</t>
+          <t>qualp</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>MOGI GUAÇU, SÃO PAULO, BRASIL</t>
-[...8 lines deleted...]
-        <is>
           <t>Caminhão</t>
         </is>
       </c>
+      <c r="E3" t="n">
+        <v>3</v>
+      </c>
+      <c r="F3" t="n">
+        <v>7.25</v>
+      </c>
       <c r="G3" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="I3" t="n">
         <v>2.5</v>
       </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="I3" t="b">
+        <v>0</v>
+      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>A</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>5 h 26 m</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>534 km</t>
+        </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>5 h 26 m</t>
+          <t>ROTA 1 534 KM R$ 348,60</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>534 km</t>
+          <t>R$ 348,60</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>ROTA 1 534 KM R$ 348,60</t>
+          <t>R$ 1.548,64</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>R$ 348,60</t>
+          <t>R$ 1.897,24</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="R3" t="inlineStr">
         <is>
           <t>Castilho | R$15,60 (5,20 eixo) | SP-300 - KM 655.485
 Guaraçaí | R$21,00 (7,00 eixo) | SP-300 - KM 621.270
 Lavínia | R$21,60 (7,20 eixo) | SP-300 - KM 590.482
 Rubiácea | R$27,30 (9,10 eixo) | SP-300 - KM 562.008
 Glicério | R$31,80 (10,60 eixo) | SP-300 - KM 497.912
 Promissão | R$28,80 (9,60 eixo) | SP-300 - KM 455.715
 Pirajuí | R$24,00 (8,00 eixo) | SP-300 - KM 400.833
 Avaí | R$25,50 (8,50 eixo) | SP-300 - KM 367.767
 Jaú | R$42,10 (14,03 eixo) | SP-225 - KM 199.300
 Dois Córregos | R$32,70 (10,90 eixo) | SP-225 - KM 144.200
 Brotas | R$28,80 (9,60 eixo) | SP-225 - KM 106.700
 Rio Claro | R$33,50 (11,17 eixo) | SP-310 - KM 181.400
 Limeira Anhanguera | R$27,60 (9,20 eixo) | SP-330 - KM 152.000
 Limeira - Engenheiro Coelho | R$37,80 (12,60 eixo) | SP-147 - KM 91.300</t>
         </is>
       </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>consultado</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>qualp</t>
+        </is>
+      </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>consultado</t>
-[...8 lines deleted...]
-        <is>
           <t>27/04/2026 12:10</t>
         </is>
       </c>
+      <c r="T3" t="inlineStr"/>
+      <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr">
         <is>
-          <t>27/05/2026 12:10</t>
-[...2 lines deleted...]
-      <c r="W3" t="inlineStr"/>
+          <t>R$ 3.262,48</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>R$ 3.604,92</t>
+        </is>
+      </c>
       <c r="X3" t="inlineStr">
         <is>
+          <t>R$ 3.842,22</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t>R$ 3.638,13</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t>R$ 3.358,03</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>R$ 3.926,56</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
           <t>R$ 3.270,73</t>
         </is>
       </c>
-      <c r="Y3" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AC3" t="inlineStr">
         <is>
-          <t>R$ 3.604,92</t>
+          <t>R$ 4.719,64</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
+          <t>R$ 4.236,62</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
           <t>R$ 3.935,43</t>
         </is>
       </c>
-      <c r="AE3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AF3" t="inlineStr">
         <is>
-          <t>R$ 3.926,56</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 4.328,09</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 4.236,62</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>BELO HORIZONTE, MINAS GERAIS, BRASIL</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>SANTA LUZIA, MINAS GERAIS, BRASIL</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>BELO HORIZONTE, MINAS GERAIS, BRASIL</t>
+          <t>qualp</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>SANTA LUZIA, MINAS GERAIS, BRASIL</t>
-[...2 lines deleted...]
-      <c r="E4" t="inlineStr">
+          <t>Caminhão</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>3</v>
+      </c>
+      <c r="F4" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="G4" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="I4" t="b">
+        <v>0</v>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>5 h 58 m</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>601 km</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>ROTA 1 601 KM R$ 398,10</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>R$ 398,10</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>R$ 1.742,98</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>R$ 2.141,08</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr"/>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>consultado</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
-[...51 lines deleted...]
-      <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr">
         <is>
-          <t>consultado</t>
-[...8 lines deleted...]
-        <is>
           <t>27/04/2026 12:11</t>
         </is>
       </c>
+      <c r="T4" t="inlineStr"/>
+      <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr">
         <is>
-          <t>27/05/2026 12:11</t>
-[...2 lines deleted...]
-      <c r="W4" t="inlineStr"/>
+          <t>R$ 3.606,16</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>R$ 3.604,92</t>
+        </is>
+      </c>
       <c r="X4" t="inlineStr">
         <is>
+          <t>R$ 4.248,77</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>R$ 3.638,13</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>R$ 3.710,34</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>R$ 3.926,56</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
           <t>R$ 3.615,09</t>
         </is>
       </c>
-      <c r="Y4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="AC4" t="inlineStr">
         <is>
-          <t>R$ 3.604,92</t>
+          <t>R$ 4.719,64</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
+          <t>R$ 4.236,62</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
           <t>R$ 3.935,43</t>
         </is>
       </c>
-      <c r="AE4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>R$ 3.926,56</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 4.328,09</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 4.236,62</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>