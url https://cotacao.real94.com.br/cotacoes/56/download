--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -439,93 +439,91 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AI115"/>
+  <dimension ref="A1:AG115"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="45" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="13" customWidth="1" min="5" max="5"/>
     <col width="25" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="21" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="25" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
     <col width="19" customWidth="1" min="14" max="14"/>
     <col width="13" customWidth="1" min="15" max="15"/>
     <col width="50" customWidth="1" min="16" max="16"/>
     <col width="12" customWidth="1" min="17" max="17"/>
     <col width="7" customWidth="1" min="18" max="18"/>
     <col width="18" customWidth="1" min="19" max="19"/>
-    <col width="18" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="20" max="20"/>
     <col width="6" customWidth="1" min="21" max="21"/>
-    <col width="30" customWidth="1" min="22" max="22"/>
-[...1 lines deleted...]
-    <col width="17" customWidth="1" min="24" max="24"/>
+    <col width="13" customWidth="1" min="22" max="22"/>
+    <col width="13" customWidth="1" min="23" max="23"/>
+    <col width="15" customWidth="1" min="24" max="24"/>
     <col width="15" customWidth="1" min="25" max="25"/>
-    <col width="13" customWidth="1" min="26" max="26"/>
+    <col width="16" customWidth="1" min="26" max="26"/>
     <col width="16" customWidth="1" min="27" max="27"/>
-    <col width="21" customWidth="1" min="28" max="28"/>
-[...6 lines deleted...]
-    <col width="24" customWidth="1" min="35" max="35"/>
+    <col width="17" customWidth="1" min="28" max="28"/>
+    <col width="21" customWidth="1" min="29" max="29"/>
+    <col width="24" customWidth="1" min="30" max="30"/>
+    <col width="24" customWidth="1" min="31" max="31"/>
+    <col width="26" customWidth="1" min="32" max="32"/>
+    <col width="25" customWidth="1" min="33" max="33"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>origem site</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>destino site</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>param_site</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>param_veiculo</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -592,116 +590,106 @@
           <t>status</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>fonte</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>consultado_em</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>validade_ate</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>erro</t>
         </is>
       </c>
       <c r="V1" s="2" t="inlineStr">
         <is>
-          <t>ORIGEM</t>
+          <t>Geral</t>
         </is>
       </c>
       <c r="W1" s="2" t="inlineStr">
         <is>
-          <t>DESTINO</t>
+          <t>Neogranel</t>
         </is>
       </c>
       <c r="X1" s="2" t="inlineStr">
         <is>
+          <t>Frigorificada</t>
+        </is>
+      </c>
+      <c r="Y1" s="2" t="inlineStr">
+        <is>
+          <t>Granel Solido</t>
+        </is>
+      </c>
+      <c r="Z1" s="2" t="inlineStr">
+        <is>
+          <t>Granel Liquido</t>
+        </is>
+      </c>
+      <c r="AA1" s="2" t="inlineStr">
+        <is>
+          <t>Perigosa Geral</t>
+        </is>
+      </c>
+      <c r="AB1" s="2" t="inlineStr">
+        <is>
           <t>Conteineirizada</t>
         </is>
       </c>
-      <c r="Y1" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB1" s="2" t="inlineStr">
+      <c r="AC1" s="2" t="inlineStr">
         <is>
           <t>Granel Pressurizada</t>
         </is>
       </c>
-      <c r="AC1" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD1" s="2" t="inlineStr">
         <is>
-          <t>Neogranel</t>
+          <t>Perigosa Frigorificada</t>
         </is>
       </c>
       <c r="AE1" s="2" t="inlineStr">
         <is>
+          <t>Perigosa Granel Solido</t>
+        </is>
+      </c>
+      <c r="AF1" s="2" t="inlineStr">
+        <is>
           <t>Perigosa Conteineirizada</t>
         </is>
       </c>
-      <c r="AF1" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG1" s="2" t="inlineStr">
         <is>
-          <t>Perigosa Geral</t>
-[...3 lines deleted...]
-        <is>
           <t>Perigosa Granel Líquido</t>
-        </is>
-[...3 lines deleted...]
-          <t>Perigosa Granel Solido</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Brotas, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E2" t="n">
@@ -751,124 +739,110 @@
           <t>R$ 547,89</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Rio Claro | R$67,00 (11,17 eixo) | SP-310 - KM 181.400
 Brotas | R$57,60 (9,60 eixo) | SP-225 - KM 106.700</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>27/04/2026 19:42</t>
         </is>
       </c>
-      <c r="T2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.590,32</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>Brotas, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.590,32</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
+          <t>R$ 1.857,99</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>R$ 1.601,74</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>R$ 1.651,67</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>R$ 1.744,17</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
           <t>R$ 1.576,34</t>
         </is>
       </c>
-      <c r="Y2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB2" t="inlineStr">
+      <c r="AC2" t="inlineStr">
         <is>
           <t>R$ 1.749,72</t>
         </is>
       </c>
-      <c r="AC2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD2" t="inlineStr">
         <is>
-          <t>R$ 1.590,32</t>
+          <t>R$ 2.053,02</t>
         </is>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
+          <t>R$ 1.852,61</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
           <t>R$ 1.730,17</t>
         </is>
       </c>
-      <c r="AF2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>R$ 1.744,17</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.912,07</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.852,61</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Corumbatai, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E3" t="n">
@@ -917,124 +891,110 @@
         <is>
           <t>R$ 547,89</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Rio Claro | R$67,00 (11,17 eixo) | SP-310 - KM 181.400</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>27/04/2026 19:42</t>
         </is>
       </c>
-      <c r="T3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.590,32</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
-          <t>Corumbatai, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.590,32</t>
         </is>
       </c>
       <c r="X3" t="inlineStr">
         <is>
+          <t>R$ 1.857,99</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t>R$ 1.601,74</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t>R$ 1.651,67</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>R$ 1.744,17</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
           <t>R$ 1.576,34</t>
         </is>
       </c>
-      <c r="Y3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB3" t="inlineStr">
+      <c r="AC3" t="inlineStr">
         <is>
           <t>R$ 1.749,72</t>
         </is>
       </c>
-      <c r="AC3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD3" t="inlineStr">
         <is>
-          <t>R$ 1.590,32</t>
+          <t>R$ 2.053,02</t>
         </is>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
+          <t>R$ 1.482,28</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
           <t>R$ 1.730,17</t>
         </is>
       </c>
-      <c r="AF3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>R$ 1.744,17</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.535,09</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.482,28</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Ipeuna, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E4" t="n">
@@ -1082,124 +1042,110 @@
       <c r="O4" t="inlineStr">
         <is>
           <t>R$ 361,44</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>27/04/2026 19:43</t>
         </is>
       </c>
-      <c r="T4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.256,77</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
-          <t>Ipeuna, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.256,77</t>
         </is>
       </c>
       <c r="X4" t="inlineStr">
         <is>
+          <t>R$ 1.463,96</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>R$ 1.266,91</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>R$ 1.309,31</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>R$ 1.392,31</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
           <t>R$ 1.244,34</t>
         </is>
       </c>
-      <c r="Y4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB4" t="inlineStr">
+      <c r="AC4" t="inlineStr">
         <is>
           <t>R$ 1.398,32</t>
         </is>
       </c>
-      <c r="AC4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD4" t="inlineStr">
         <is>
-          <t>R$ 1.256,77</t>
+          <t>R$ 1.631,29</t>
         </is>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
+          <t>R$ 1.482,28</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
           <t>R$ 1.379,87</t>
         </is>
       </c>
-      <c r="AF4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG4" t="inlineStr">
         <is>
-          <t>R$ 1.392,31</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.535,09</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.482,28</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Itirapina, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E5" t="n">
@@ -1248,124 +1194,110 @@
         <is>
           <t>R$ 270,48</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Rio Claro | R$67,00 (11,17 eixo) | SP-310 - KM 181.400</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>27/04/2026 19:43</t>
         </is>
       </c>
-      <c r="T5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.197,47</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>Itirapina, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.197,47</t>
         </is>
       </c>
       <c r="X5" t="inlineStr">
         <is>
+          <t>R$ 1.393,91</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t>R$ 1.207,38</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t>R$ 1.248,44</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t>R$ 1.329,75</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
           <t>R$ 1.185,32</t>
         </is>
       </c>
-      <c r="Y5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB5" t="inlineStr">
+      <c r="AC5" t="inlineStr">
         <is>
           <t>R$ 1.335,85</t>
         </is>
       </c>
-      <c r="AC5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD5" t="inlineStr">
         <is>
-          <t>R$ 1.197,47</t>
+          <t>R$ 1.556,31</t>
         </is>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
+          <t>R$ 1.416,44</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
           <t>R$ 1.317,60</t>
         </is>
       </c>
-      <c r="AF5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG5" t="inlineStr">
         <is>
-          <t>R$ 1.329,75</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.468,07</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.416,44</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Rio Claro, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E6" t="n">
@@ -1413,124 +1345,110 @@
       <c r="O6" t="inlineStr">
         <is>
           <t>R$ 396,77</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t>27/04/2026 19:44</t>
         </is>
       </c>
-      <c r="T6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.353,13</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
-          <t>Rio Claro, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.353,13</t>
         </is>
       </c>
       <c r="X6" t="inlineStr">
         <is>
+          <t>R$ 1.577,79</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t>R$ 1.363,64</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t>R$ 1.408,21</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t>R$ 1.189,01</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
           <t>R$ 1.340,25</t>
         </is>
       </c>
-      <c r="Y6" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB6" t="inlineStr">
+      <c r="AC6" t="inlineStr">
         <is>
           <t>R$ 1.499,84</t>
         </is>
       </c>
-      <c r="AC6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD6" t="inlineStr">
         <is>
-          <t>R$ 1.353,13</t>
+          <t>R$ 1.387,62</t>
         </is>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
+          <t>R$ 1.268,31</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
           <t>R$ 1.481,07</t>
         </is>
       </c>
-      <c r="AF6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG6" t="inlineStr">
         <is>
-          <t>R$ 1.189,01</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.317,27</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.268,31</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Torrinha, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E7" t="n">
@@ -1579,124 +1497,110 @@
         <is>
           <t>R$ 217,89</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>São Pedro | R$47,50 (7,92 eixo) | SP-304 - KM 183.400
 São Pedro II | R$49,30 (8,22 eixo) | SP-304 - KM 215.100</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>27/04/2026 19:44</t>
         </is>
       </c>
-      <c r="T7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.064,04</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
-          <t>Torrinha, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.064,04</t>
         </is>
       </c>
       <c r="X7" t="inlineStr">
         <is>
+          <t>R$ 1.236,29</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t>R$ 1.073,44</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t>R$ 1.111,50</t>
+        </is>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t>R$ 1.189,01</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
           <t>R$ 1.052,53</t>
         </is>
       </c>
-      <c r="Y7" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB7" t="inlineStr">
+      <c r="AC7" t="inlineStr">
         <is>
           <t>R$ 1.195,29</t>
         </is>
       </c>
-      <c r="AC7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD7" t="inlineStr">
         <is>
-          <t>R$ 1.064,04</t>
+          <t>R$ 1.387,62</t>
         </is>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
+          <t>R$ 1.268,31</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
           <t>R$ 1.177,48</t>
         </is>
       </c>
-      <c r="AF7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG7" t="inlineStr">
         <is>
-          <t>R$ 1.189,01</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.317,27</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.268,31</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Araras, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E8" t="n">
@@ -1744,124 +1648,110 @@
       <c r="O8" t="inlineStr">
         <is>
           <t>R$ 441,20</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t>27/04/2026 19:44</t>
         </is>
       </c>
-      <c r="T8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.531,03</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
-          <t>Araras, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.531,03</t>
         </is>
       </c>
       <c r="X8" t="inlineStr">
         <is>
+          <t>R$ 1.787,94</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t>R$ 1.542,22</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t>R$ 1.590,80</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t>R$ 1.681,61</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
           <t>R$ 1.517,31</t>
         </is>
       </c>
-      <c r="Y8" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB8" t="inlineStr">
+      <c r="AC8" t="inlineStr">
         <is>
           <t>R$ 1.687,25</t>
         </is>
       </c>
-      <c r="AC8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD8" t="inlineStr">
         <is>
-          <t>R$ 1.531,03</t>
+          <t>R$ 1.978,04</t>
         </is>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
+          <t>R$ 1.786,77</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
           <t>R$ 1.667,89</t>
         </is>
       </c>
-      <c r="AF8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG8" t="inlineStr">
         <is>
-          <t>R$ 1.681,61</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.845,05</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.786,77</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Conchal, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E9" t="n">
@@ -1909,124 +1799,110 @@
       <c r="O9" t="inlineStr">
         <is>
           <t>R$ 197,90</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>27/04/2026 19:45</t>
         </is>
       </c>
-      <c r="T9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.012,16</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
-          <t>Conchal, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.012,16</t>
         </is>
       </c>
       <c r="X9" t="inlineStr">
         <is>
+          <t>R$ 1.175,00</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t>R$ 1.021,36</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t>R$ 1.058,24</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t>R$ 1.134,28</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
           <t>R$ 1.000,88</t>
         </is>
       </c>
-      <c r="Y9" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB9" t="inlineStr">
+      <c r="AC9" t="inlineStr">
         <is>
           <t>R$ 1.140,63</t>
         </is>
       </c>
-      <c r="AC9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD9" t="inlineStr">
         <is>
-          <t>R$ 1.012,16</t>
+          <t>R$ 1.322,02</t>
         </is>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
+          <t>R$ 1.210,70</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
           <t>R$ 1.122,99</t>
         </is>
       </c>
-      <c r="AF9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG9" t="inlineStr">
         <is>
-          <t>R$ 1.134,28</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.258,63</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.210,70</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Cordeiropolis, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E10" t="n">
@@ -2074,124 +1950,110 @@
       <c r="O10" t="inlineStr">
         <is>
           <t>R$ 264,92</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t>27/04/2026 19:45</t>
         </is>
       </c>
-      <c r="T10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.130,76</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
-          <t>Cordeiropolis, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.130,76</t>
         </is>
       </c>
       <c r="X10" t="inlineStr">
         <is>
+          <t>R$ 1.315,10</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t>R$ 1.140,41</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t>R$ 1.179,97</t>
+        </is>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t>R$ 1.259,38</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
           <t>R$ 1.118,92</t>
         </is>
       </c>
-      <c r="Y10" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB10" t="inlineStr">
+      <c r="AC10" t="inlineStr">
         <is>
           <t>R$ 1.265,57</t>
         </is>
       </c>
-      <c r="AC10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD10" t="inlineStr">
         <is>
-          <t>R$ 1.130,76</t>
+          <t>R$ 1.471,97</t>
         </is>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
+          <t>R$ 1.342,37</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
           <t>R$ 1.247,54</t>
         </is>
       </c>
-      <c r="AF10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG10" t="inlineStr">
         <is>
-          <t>R$ 1.259,38</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.392,67</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.342,37</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Iracemapolis, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E11" t="n">
@@ -2235,124 +2097,110 @@
         <is>
           <t>R$ 114,63</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>R$ 169,83</t>
         </is>
       </c>
       <c r="P11" t="inlineStr"/>
       <c r="Q11" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>27/04/2026 19:46</t>
         </is>
       </c>
-      <c r="T11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 945,45</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
-          <t>Iracemapolis, SÃO PAULO, BRASIL</t>
+          <t>R$ 945,45</t>
         </is>
       </c>
       <c r="X11" t="inlineStr">
         <is>
+          <t>R$ 1.096,19</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t>R$ 954,39</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t>R$ 989,77</t>
+        </is>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t>R$ 1.063,90</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
           <t>R$ 934,48</t>
         </is>
       </c>
-      <c r="Y11" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB11" t="inlineStr">
+      <c r="AC11" t="inlineStr">
         <is>
           <t>R$ 1.070,35</t>
         </is>
       </c>
-      <c r="AC11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD11" t="inlineStr">
         <is>
-          <t>R$ 945,45</t>
+          <t>R$ 1.237,67</t>
         </is>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
+          <t>R$ 1.136,63</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
           <t>R$ 1.052,93</t>
         </is>
       </c>
-      <c r="AF11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG11" t="inlineStr">
         <is>
-          <t>R$ 1.063,90</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.183,23</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.136,63</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Leme, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E12" t="n">
@@ -2401,124 +2249,110 @@
         <is>
           <t>R$ 114,05</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Leme | R$67,20 (11,20 eixo) | SP-330 - KM 181.700</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t>27/04/2026 19:46</t>
         </is>
       </c>
-      <c r="T12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 938,03</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
-          <t>Leme, SÃO PAULO, BRASIL</t>
+          <t>R$ 938,03</t>
         </is>
       </c>
       <c r="X12" t="inlineStr">
         <is>
+          <t>R$ 1.087,44</t>
+        </is>
+      </c>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t>R$ 946,95</t>
+        </is>
+      </c>
+      <c r="Z12" t="inlineStr">
+        <is>
+          <t>R$ 982,16</t>
+        </is>
+      </c>
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t>R$ 1.056,08</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
           <t>R$ 927,11</t>
         </is>
       </c>
-      <c r="Y12" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB12" t="inlineStr">
+      <c r="AC12" t="inlineStr">
         <is>
           <t>R$ 1.062,54</t>
         </is>
       </c>
-      <c r="AC12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD12" t="inlineStr">
         <is>
-          <t>R$ 938,03</t>
+          <t>R$ 1.228,30</t>
         </is>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
+          <t>R$ 1.128,40</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
           <t>R$ 1.045,15</t>
         </is>
       </c>
-      <c r="AF12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG12" t="inlineStr">
         <is>
-          <t>R$ 1.056,08</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.174,85</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.128,40</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Limeira, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E13" t="n">
@@ -2562,124 +2396,110 @@
         <is>
           <t>R$ 197,48</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>R$ 319,88</t>
         </is>
       </c>
       <c r="P13" t="inlineStr"/>
       <c r="Q13" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t>27/04/2026 19:47</t>
         </is>
       </c>
-      <c r="T13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.152,99</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
-          <t>Limeira, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.152,99</t>
         </is>
       </c>
       <c r="X13" t="inlineStr">
         <is>
+          <t>R$ 1.341,37</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t>R$ 1.162,73</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t>R$ 1.202,79</t>
+        </is>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t>R$ 1.282,84</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
           <t>R$ 1.141,06</t>
         </is>
       </c>
-      <c r="Y13" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB13" t="inlineStr">
+      <c r="AC13" t="inlineStr">
         <is>
           <t>R$ 1.289,00</t>
         </is>
       </c>
-      <c r="AC13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD13" t="inlineStr">
         <is>
-          <t>R$ 1.152,99</t>
+          <t>R$ 1.500,08</t>
         </is>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
+          <t>R$ 1.367,06</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
           <t>R$ 1.270,89</t>
         </is>
       </c>
-      <c r="AF13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG13" t="inlineStr">
         <is>
-          <t>R$ 1.282,84</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.417,80</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.367,06</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Santa Cruz da Conceicao, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E14" t="n">
@@ -2728,124 +2548,110 @@
         <is>
           <t>R$ 82,27</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Leme | R$67,20 (11,20 eixo) | SP-330 - KM 181.700</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t>27/04/2026 19:47</t>
         </is>
       </c>
-      <c r="T14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 856,50</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t>Santa Cruz da Conceicao, SÃO PAULO, BRASIL</t>
+          <t>R$ 856,50</t>
         </is>
       </c>
       <c r="X14" t="inlineStr">
         <is>
+          <t>R$ 991,12</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t>R$ 865,10</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t>R$ 898,47</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t>R$ 970,07</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
           <t>R$ 845,95</t>
         </is>
       </c>
-      <c r="Y14" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB14" t="inlineStr">
+      <c r="AC14" t="inlineStr">
         <is>
           <t>R$ 976,64</t>
         </is>
       </c>
-      <c r="AC14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD14" t="inlineStr">
         <is>
-          <t>R$ 856,50</t>
+          <t>R$ 1.125,21</t>
         </is>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
+          <t>R$ 1.037,88</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
           <t>R$ 959,52</t>
         </is>
       </c>
-      <c r="AF14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG14" t="inlineStr">
         <is>
-          <t>R$ 970,07</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.082,70</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.037,88</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Santa Gertrudes, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E15" t="n">
@@ -2893,124 +2699,110 @@
       <c r="O15" t="inlineStr">
         <is>
           <t>R$ 346,74</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>27/04/2026 19:47</t>
         </is>
       </c>
-      <c r="T15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.219,70</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t>Santa Gertrudes, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.219,70</t>
         </is>
       </c>
       <c r="X15" t="inlineStr">
         <is>
+          <t>R$ 1.420,18</t>
+        </is>
+      </c>
+      <c r="Y15" t="inlineStr">
+        <is>
+          <t>R$ 1.229,70</t>
+        </is>
+      </c>
+      <c r="Z15" t="inlineStr">
+        <is>
+          <t>R$ 1.271,27</t>
+        </is>
+      </c>
+      <c r="AA15" t="inlineStr">
+        <is>
+          <t>R$ 1.353,21</t>
+        </is>
+      </c>
+      <c r="AB15" t="inlineStr">
+        <is>
           <t>R$ 1.207,46</t>
         </is>
       </c>
-      <c r="Y15" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB15" t="inlineStr">
+      <c r="AC15" t="inlineStr">
         <is>
           <t>R$ 1.359,28</t>
         </is>
       </c>
-      <c r="AC15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD15" t="inlineStr">
         <is>
-          <t>R$ 1.219,70</t>
+          <t>R$ 1.584,43</t>
         </is>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
+          <t>R$ 1.441,13</t>
+        </is>
+      </c>
+      <c r="AF15" t="inlineStr">
+        <is>
           <t>R$ 1.340,95</t>
         </is>
       </c>
-      <c r="AF15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG15" t="inlineStr">
         <is>
-          <t>R$ 1.353,21</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.493,20</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.441,13</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>aguas de Sao Pedro, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E16" t="n">
@@ -3058,124 +2850,110 @@
       <c r="O16" t="inlineStr">
         <is>
           <t>R$ 194,01</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>São Pedro | R$47,50 (7,92 eixo) | SP-304 - KM 183.400</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t>27/04/2026 19:48</t>
         </is>
       </c>
-      <c r="T16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.004,75</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
-          <t>aguas de Sao Pedro, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.004,75</t>
         </is>
       </c>
       <c r="X16" t="inlineStr">
         <is>
+          <t>R$ 1.166,24</t>
+        </is>
+      </c>
+      <c r="Y16" t="inlineStr">
+        <is>
+          <t>R$ 1.013,92</t>
+        </is>
+      </c>
+      <c r="Z16" t="inlineStr">
+        <is>
+          <t>R$ 1.050,63</t>
+        </is>
+      </c>
+      <c r="AA16" t="inlineStr">
+        <is>
+          <t>R$ 1.126,46</t>
+        </is>
+      </c>
+      <c r="AB16" t="inlineStr">
+        <is>
           <t>R$ 993,50</t>
         </is>
       </c>
-      <c r="Y16" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB16" t="inlineStr">
+      <c r="AC16" t="inlineStr">
         <is>
           <t>R$ 1.132,82</t>
         </is>
       </c>
-      <c r="AC16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD16" t="inlineStr">
         <is>
-          <t>R$ 1.004,75</t>
+          <t>R$ 1.312,65</t>
         </is>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
+          <t>R$ 1.202,47</t>
+        </is>
+      </c>
+      <c r="AF16" t="inlineStr">
+        <is>
           <t>R$ 1.115,21</t>
         </is>
       </c>
-      <c r="AF16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG16" t="inlineStr">
         <is>
-          <t>R$ 1.126,46</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.250,25</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.202,47</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Capivari, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E17" t="n">
@@ -3219,124 +2997,110 @@
         <is>
           <t>R$ 186,63</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>R$ 234,13</t>
         </is>
       </c>
       <c r="P17" t="inlineStr"/>
       <c r="Q17" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t>27/04/2026 19:48</t>
         </is>
       </c>
-      <c r="T17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.123,34</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
-          <t>Capivari, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.123,34</t>
         </is>
       </c>
       <c r="X17" t="inlineStr">
         <is>
+          <t>R$ 1.306,34</t>
+        </is>
+      </c>
+      <c r="Y17" t="inlineStr">
+        <is>
+          <t>R$ 1.132,97</t>
+        </is>
+      </c>
+      <c r="Z17" t="inlineStr">
+        <is>
+          <t>R$ 1.172,36</t>
+        </is>
+      </c>
+      <c r="AA17" t="inlineStr">
+        <is>
+          <t>R$ 1.079,54</t>
+        </is>
+      </c>
+      <c r="AB17" t="inlineStr">
+        <is>
           <t>R$ 1.111,55</t>
         </is>
       </c>
-      <c r="Y17" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB17" t="inlineStr">
+      <c r="AC17" t="inlineStr">
         <is>
           <t>R$ 1.257,76</t>
         </is>
       </c>
-      <c r="AC17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD17" t="inlineStr">
         <is>
-          <t>R$ 1.123,34</t>
+          <t>R$ 1.462,60</t>
         </is>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
+          <t>R$ 1.153,09</t>
+        </is>
+      </c>
+      <c r="AF17" t="inlineStr">
+        <is>
           <t>R$ 1.239,76</t>
         </is>
       </c>
-      <c r="AF17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG17" t="inlineStr">
         <is>
-          <t>R$ 1.079,54</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.199,99</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.153,09</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Charqueada, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E18" t="n">
@@ -3384,124 +3148,110 @@
       <c r="O18" t="inlineStr">
         <is>
           <t>R$ 121,11</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>Piracicaba | R$42,40 (7,07 eixo) | SP-308 - KM 182.250</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t>27/04/2026 19:49</t>
         </is>
       </c>
-      <c r="T18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 960,27</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
-          <t>Charqueada, SÃO PAULO, BRASIL</t>
+          <t>R$ 960,27</t>
         </is>
       </c>
       <c r="X18" t="inlineStr">
         <is>
+          <t>R$ 1.113,70</t>
+        </is>
+      </c>
+      <c r="Y18" t="inlineStr">
+        <is>
+          <t>R$ 969,27</t>
+        </is>
+      </c>
+      <c r="Z18" t="inlineStr">
+        <is>
+          <t>R$ 1.004,99</t>
+        </is>
+      </c>
+      <c r="AA18" t="inlineStr">
+        <is>
+          <t>R$ 1.259,38</t>
+        </is>
+      </c>
+      <c r="AB18" t="inlineStr">
+        <is>
           <t>R$ 949,24</t>
         </is>
       </c>
-      <c r="Y18" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB18" t="inlineStr">
+      <c r="AC18" t="inlineStr">
         <is>
           <t>R$ 1.085,96</t>
         </is>
       </c>
-      <c r="AC18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD18" t="inlineStr">
         <is>
-          <t>R$ 960,27</t>
+          <t>R$ 1.256,42</t>
         </is>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
+          <t>R$ 1.342,37</t>
+        </is>
+      </c>
+      <c r="AF18" t="inlineStr">
+        <is>
           <t>R$ 1.068,50</t>
         </is>
       </c>
-      <c r="AF18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG18" t="inlineStr">
         <is>
-          <t>R$ 1.259,38</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.392,67</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.342,37</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Jumirim, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E19" t="n">
@@ -3549,124 +3299,110 @@
       <c r="O19" t="inlineStr">
         <is>
           <t>R$ 229,63</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>Rafard | R$43,20 (7,20 eixo) | SP-101 - KM 55.800</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>27/04/2026 19:49</t>
         </is>
       </c>
-      <c r="T19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.130,76</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
-          <t>Jumirim, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.130,76</t>
         </is>
       </c>
       <c r="X19" t="inlineStr">
         <is>
+          <t>R$ 1.315,10</t>
+        </is>
+      </c>
+      <c r="Y19" t="inlineStr">
+        <is>
+          <t>R$ 1.140,41</t>
+        </is>
+      </c>
+      <c r="Z19" t="inlineStr">
+        <is>
+          <t>R$ 1.179,97</t>
+        </is>
+      </c>
+      <c r="AA19" t="inlineStr">
+        <is>
+          <t>R$ 1.259,38</t>
+        </is>
+      </c>
+      <c r="AB19" t="inlineStr">
+        <is>
           <t>R$ 1.118,92</t>
         </is>
       </c>
-      <c r="Y19" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB19" t="inlineStr">
+      <c r="AC19" t="inlineStr">
         <is>
           <t>R$ 1.265,57</t>
         </is>
       </c>
-      <c r="AC19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD19" t="inlineStr">
         <is>
-          <t>R$ 1.130,76</t>
+          <t>R$ 1.471,97</t>
         </is>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
+          <t>R$ 1.342,37</t>
+        </is>
+      </c>
+      <c r="AF19" t="inlineStr">
+        <is>
           <t>R$ 1.247,54</t>
         </is>
       </c>
-      <c r="AF19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG19" t="inlineStr">
         <is>
-          <t>R$ 1.259,38</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.392,67</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.342,37</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Mombuca, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E20" t="n">
@@ -3710,124 +3446,110 @@
         <is>
           <t>R$ 251,24</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>R$ 294,44</t>
         </is>
       </c>
       <c r="P20" t="inlineStr"/>
       <c r="Q20" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>27/04/2026 19:49</t>
         </is>
       </c>
-      <c r="T20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.293,83</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
-          <t>Mombuca, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.293,83</t>
         </is>
       </c>
       <c r="X20" t="inlineStr">
         <is>
+          <t>R$ 1.507,74</t>
+        </is>
+      </c>
+      <c r="Y20" t="inlineStr">
+        <is>
+          <t>R$ 1.304,11</t>
+        </is>
+      </c>
+      <c r="Z20" t="inlineStr">
+        <is>
+          <t>R$ 1.347,35</t>
+        </is>
+      </c>
+      <c r="AA20" t="inlineStr">
+        <is>
+          <t>R$ 1.063,90</t>
+        </is>
+      </c>
+      <c r="AB20" t="inlineStr">
+        <is>
           <t>R$ 1.281,23</t>
         </is>
       </c>
-      <c r="Y20" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB20" t="inlineStr">
+      <c r="AC20" t="inlineStr">
         <is>
           <t>R$ 1.437,36</t>
         </is>
       </c>
-      <c r="AC20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD20" t="inlineStr">
         <is>
-          <t>R$ 1.293,83</t>
+          <t>R$ 1.678,15</t>
         </is>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
+          <t>R$ 1.136,63</t>
+        </is>
+      </c>
+      <c r="AF20" t="inlineStr">
+        <is>
           <t>R$ 1.418,79</t>
         </is>
       </c>
-      <c r="AF20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG20" t="inlineStr">
         <is>
-          <t>R$ 1.063,90</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.183,23</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.136,63</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Piracicaba, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E21" t="n">
@@ -3871,124 +3593,110 @@
         <is>
           <t>R$ 115,08</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>R$ 115,08</t>
         </is>
       </c>
       <c r="P21" t="inlineStr"/>
       <c r="Q21" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
           <t>27/04/2026 19:50</t>
         </is>
       </c>
-      <c r="T21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 945,45</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
-          <t>Piracicaba, SÃO PAULO, BRASIL</t>
+          <t>R$ 945,45</t>
         </is>
       </c>
       <c r="X21" t="inlineStr">
         <is>
+          <t>R$ 1.096,19</t>
+        </is>
+      </c>
+      <c r="Y21" t="inlineStr">
+        <is>
+          <t>R$ 954,39</t>
+        </is>
+      </c>
+      <c r="Z21" t="inlineStr">
+        <is>
+          <t>R$ 989,77</t>
+        </is>
+      </c>
+      <c r="AA21" t="inlineStr">
+        <is>
+          <t>R$ 1.063,90</t>
+        </is>
+      </c>
+      <c r="AB21" t="inlineStr">
+        <is>
           <t>R$ 934,48</t>
         </is>
       </c>
-      <c r="Y21" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB21" t="inlineStr">
+      <c r="AC21" t="inlineStr">
         <is>
           <t>R$ 1.070,35</t>
         </is>
       </c>
-      <c r="AC21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD21" t="inlineStr">
         <is>
-          <t>R$ 945,45</t>
+          <t>R$ 1.237,67</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
+          <t>R$ 1.136,63</t>
+        </is>
+      </c>
+      <c r="AF21" t="inlineStr">
+        <is>
           <t>R$ 1.052,93</t>
         </is>
       </c>
-      <c r="AF21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG21" t="inlineStr">
         <is>
-          <t>R$ 1.063,90</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.183,23</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.136,63</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Rafard, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E22" t="n">
@@ -4032,124 +3740,110 @@
         <is>
           <t>R$ 107,99</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>R$ 107,99</t>
         </is>
       </c>
       <c r="P22" t="inlineStr"/>
       <c r="Q22" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>27/04/2026 19:50</t>
         </is>
       </c>
-      <c r="T22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 923,21</t>
         </is>
       </c>
       <c r="W22" t="inlineStr">
         <is>
-          <t>Rafard, SÃO PAULO, BRASIL</t>
+          <t>R$ 923,21</t>
         </is>
       </c>
       <c r="X22" t="inlineStr">
         <is>
+          <t>R$ 1.069,92</t>
+        </is>
+      </c>
+      <c r="Y22" t="inlineStr">
+        <is>
+          <t>R$ 932,07</t>
+        </is>
+      </c>
+      <c r="Z22" t="inlineStr">
+        <is>
+          <t>R$ 966,95</t>
+        </is>
+      </c>
+      <c r="AA22" t="inlineStr">
+        <is>
+          <t>R$ 1.040,45</t>
+        </is>
+      </c>
+      <c r="AB22" t="inlineStr">
+        <is>
           <t>R$ 912,35</t>
         </is>
       </c>
-      <c r="Y22" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB22" t="inlineStr">
+      <c r="AC22" t="inlineStr">
         <is>
           <t>R$ 1.046,92</t>
         </is>
       </c>
-      <c r="AC22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD22" t="inlineStr">
         <is>
-          <t>R$ 923,21</t>
+          <t>R$ 1.209,56</t>
         </is>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
+          <t>R$ 1.111,95</t>
+        </is>
+      </c>
+      <c r="AF22" t="inlineStr">
+        <is>
           <t>R$ 1.029,58</t>
         </is>
       </c>
-      <c r="AF22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG22" t="inlineStr">
         <is>
-          <t>R$ 1.040,45</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.158,10</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.111,95</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Rio das Pedras, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E23" t="n">
@@ -4193,124 +3887,110 @@
         <is>
           <t>R$ 127,85</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>R$ 127,85</t>
         </is>
       </c>
       <c r="P23" t="inlineStr"/>
       <c r="Q23" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t>27/04/2026 19:51</t>
         </is>
       </c>
-      <c r="T23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 975,10</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
-          <t>Rio das Pedras, SÃO PAULO, BRASIL</t>
+          <t>R$ 975,10</t>
         </is>
       </c>
       <c r="X23" t="inlineStr">
         <is>
+          <t>R$ 1.131,22</t>
+        </is>
+      </c>
+      <c r="Y23" t="inlineStr">
+        <is>
+          <t>R$ 984,16</t>
+        </is>
+      </c>
+      <c r="Z23" t="inlineStr">
+        <is>
+          <t>R$ 1.020,20</t>
+        </is>
+      </c>
+      <c r="AA23" t="inlineStr">
+        <is>
+          <t>R$ 1.095,18</t>
+        </is>
+      </c>
+      <c r="AB23" t="inlineStr">
+        <is>
           <t>R$ 963,99</t>
         </is>
       </c>
-      <c r="Y23" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB23" t="inlineStr">
+      <c r="AC23" t="inlineStr">
         <is>
           <t>R$ 1.101,58</t>
         </is>
       </c>
-      <c r="AC23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD23" t="inlineStr">
         <is>
-          <t>R$ 975,10</t>
+          <t>R$ 1.275,16</t>
         </is>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
+          <t>R$ 1.169,55</t>
+        </is>
+      </c>
+      <c r="AF23" t="inlineStr">
+        <is>
           <t>R$ 1.084,07</t>
         </is>
       </c>
-      <c r="AF23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG23" t="inlineStr">
         <is>
-          <t>R$ 1.095,18</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.216,74</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.169,55</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Saltinho, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E24" t="n">
@@ -4354,124 +4034,110 @@
         <is>
           <t>R$ 140,41</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>R$ 140,41</t>
         </is>
       </c>
       <c r="P24" t="inlineStr"/>
       <c r="Q24" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t>27/04/2026 19:51</t>
         </is>
       </c>
-      <c r="T24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.004,75</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
-          <t>Saltinho, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.004,75</t>
         </is>
       </c>
       <c r="X24" t="inlineStr">
         <is>
+          <t>R$ 1.166,24</t>
+        </is>
+      </c>
+      <c r="Y24" t="inlineStr">
+        <is>
+          <t>R$ 1.013,92</t>
+        </is>
+      </c>
+      <c r="Z24" t="inlineStr">
+        <is>
+          <t>R$ 1.050,63</t>
+        </is>
+      </c>
+      <c r="AA24" t="inlineStr">
+        <is>
+          <t>R$ 1.126,46</t>
+        </is>
+      </c>
+      <c r="AB24" t="inlineStr">
+        <is>
           <t>R$ 993,50</t>
         </is>
       </c>
-      <c r="Y24" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB24" t="inlineStr">
+      <c r="AC24" t="inlineStr">
         <is>
           <t>R$ 1.132,82</t>
         </is>
       </c>
-      <c r="AC24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD24" t="inlineStr">
         <is>
-          <t>R$ 1.004,75</t>
+          <t>R$ 1.312,65</t>
         </is>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
+          <t>R$ 1.202,47</t>
+        </is>
+      </c>
+      <c r="AF24" t="inlineStr">
+        <is>
           <t>R$ 1.115,21</t>
         </is>
       </c>
-      <c r="AF24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG24" t="inlineStr">
         <is>
-          <t>R$ 1.126,46</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.250,25</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.202,47</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Santa Maria da Serra, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E25" t="n">
@@ -4520,124 +4186,110 @@
         <is>
           <t>R$ 163,56</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>São Pedro | R$47,50 (7,92 eixo) | SP-304 - KM 183.400
 São Pedro II | R$49,30 (8,22 eixo) | SP-304 - KM 215.100</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t>27/04/2026 19:52</t>
         </is>
       </c>
-      <c r="T25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.064,04</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
-          <t>Santa Maria da Serra, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.064,04</t>
         </is>
       </c>
       <c r="X25" t="inlineStr">
         <is>
+          <t>R$ 1.236,29</t>
+        </is>
+      </c>
+      <c r="Y25" t="inlineStr">
+        <is>
+          <t>R$ 1.073,44</t>
+        </is>
+      </c>
+      <c r="Z25" t="inlineStr">
+        <is>
+          <t>R$ 1.111,50</t>
+        </is>
+      </c>
+      <c r="AA25" t="inlineStr">
+        <is>
+          <t>R$ 1.189,01</t>
+        </is>
+      </c>
+      <c r="AB25" t="inlineStr">
+        <is>
           <t>R$ 1.052,53</t>
         </is>
       </c>
-      <c r="Y25" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB25" t="inlineStr">
+      <c r="AC25" t="inlineStr">
         <is>
           <t>R$ 1.195,29</t>
         </is>
       </c>
-      <c r="AC25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD25" t="inlineStr">
         <is>
-          <t>R$ 1.064,04</t>
+          <t>R$ 1.387,62</t>
         </is>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
+          <t>R$ 1.622,18</t>
+        </is>
+      </c>
+      <c r="AF25" t="inlineStr">
+        <is>
           <t>R$ 1.177,48</t>
         </is>
       </c>
-      <c r="AF25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG25" t="inlineStr">
         <is>
-          <t>R$ 1.189,01</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.317,27</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.622,18</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Sao Pedro, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E26" t="n">
@@ -4685,124 +4337,110 @@
       <c r="O26" t="inlineStr">
         <is>
           <t>R$ 384,98</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>São Pedro | R$47,50 (7,92 eixo) | SP-304 - KM 183.400</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
           <t>27/04/2026 19:52</t>
         </is>
       </c>
-      <c r="T26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.382,78</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
-          <t>Sao Pedro, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.382,78</t>
         </is>
       </c>
       <c r="X26" t="inlineStr">
         <is>
+          <t>R$ 1.612,81</t>
+        </is>
+      </c>
+      <c r="Y26" t="inlineStr">
+        <is>
+          <t>R$ 1.393,40</t>
+        </is>
+      </c>
+      <c r="Z26" t="inlineStr">
+        <is>
+          <t>R$ 1.438,64</t>
+        </is>
+      </c>
+      <c r="AA26" t="inlineStr">
+        <is>
+          <t>R$ 1.525,23</t>
+        </is>
+      </c>
+      <c r="AB26" t="inlineStr">
+        <is>
           <t>R$ 1.369,76</t>
         </is>
       </c>
-      <c r="Y26" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB26" t="inlineStr">
+      <c r="AC26" t="inlineStr">
         <is>
           <t>R$ 1.531,07</t>
         </is>
       </c>
-      <c r="AC26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD26" t="inlineStr">
         <is>
-          <t>R$ 1.382,78</t>
+          <t>R$ 1.790,61</t>
         </is>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
+          <t>R$ 1.622,18</t>
+        </is>
+      </c>
+      <c r="AF26" t="inlineStr">
+        <is>
           <t>R$ 1.512,21</t>
         </is>
       </c>
-      <c r="AF26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG26" t="inlineStr">
         <is>
-          <t>R$ 1.525,23</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.677,50</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.622,18</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Tiete, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E27" t="n">
@@ -4850,124 +4488,110 @@
       <c r="O27" t="inlineStr">
         <is>
           <t>R$ 258,48</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>Rio das Pedras N/S | R$85,20 (14,20 eixo) | SP-127 - KM 58.650</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>27/04/2026 19:52</t>
         </is>
       </c>
-      <c r="T27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.190,06</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
-          <t>Tiete, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.190,06</t>
         </is>
       </c>
       <c r="X27" t="inlineStr">
         <is>
+          <t>R$ 1.385,15</t>
+        </is>
+      </c>
+      <c r="Y27" t="inlineStr">
+        <is>
+          <t>R$ 1.199,94</t>
+        </is>
+      </c>
+      <c r="Z27" t="inlineStr">
+        <is>
+          <t>R$ 1.240,83</t>
+        </is>
+      </c>
+      <c r="AA27" t="inlineStr">
+        <is>
+          <t>R$ 1.321,93</t>
+        </is>
+      </c>
+      <c r="AB27" t="inlineStr">
+        <is>
           <t>R$ 1.177,94</t>
         </is>
       </c>
-      <c r="Y27" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB27" t="inlineStr">
+      <c r="AC27" t="inlineStr">
         <is>
           <t>R$ 1.328,04</t>
         </is>
       </c>
-      <c r="AC27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD27" t="inlineStr">
         <is>
-          <t>R$ 1.190,06</t>
+          <t>R$ 1.546,94</t>
         </is>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
+          <t>R$ 1.408,21</t>
+        </is>
+      </c>
+      <c r="AF27" t="inlineStr">
+        <is>
           <t>R$ 1.309,81</t>
         </is>
       </c>
-      <c r="AF27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG27" t="inlineStr">
         <is>
-          <t>R$ 1.321,93</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.459,69</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.408,21</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Aguai, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E28" t="n">
@@ -5016,124 +4640,110 @@
         <is>
           <t>R$ 337,67</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t>27/04/2026 19:53</t>
         </is>
       </c>
-      <c r="T28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.293,83</t>
         </is>
       </c>
       <c r="W28" t="inlineStr">
         <is>
-          <t>Aguai, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.293,83</t>
         </is>
       </c>
       <c r="X28" t="inlineStr">
         <is>
+          <t>R$ 1.507,74</t>
+        </is>
+      </c>
+      <c r="Y28" t="inlineStr">
+        <is>
+          <t>R$ 1.304,11</t>
+        </is>
+      </c>
+      <c r="Z28" t="inlineStr">
+        <is>
+          <t>R$ 1.347,35</t>
+        </is>
+      </c>
+      <c r="AA28" t="inlineStr">
+        <is>
+          <t>R$ 1.431,40</t>
+        </is>
+      </c>
+      <c r="AB28" t="inlineStr">
+        <is>
           <t>R$ 1.281,23</t>
         </is>
       </c>
-      <c r="Y28" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB28" t="inlineStr">
+      <c r="AC28" t="inlineStr">
         <is>
           <t>R$ 1.437,36</t>
         </is>
       </c>
-      <c r="AC28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD28" t="inlineStr">
         <is>
-          <t>R$ 1.293,83</t>
+          <t>R$ 1.678,15</t>
         </is>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
+          <t>R$ 1.753,85</t>
+        </is>
+      </c>
+      <c r="AF28" t="inlineStr">
+        <is>
           <t>R$ 1.418,79</t>
         </is>
       </c>
-      <c r="AF28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG28" t="inlineStr">
         <is>
-          <t>R$ 1.431,40</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.811,54</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.753,85</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Pirassununga, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E29" t="n">
@@ -5182,124 +4792,110 @@
         <is>
           <t>R$ 471,90</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Leme | R$67,20 (11,20 eixo) | SP-330 - KM 181.700</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>27/04/2026 19:53</t>
         </is>
       </c>
-      <c r="T29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.501,38</t>
         </is>
       </c>
       <c r="W29" t="inlineStr">
         <is>
-          <t>Pirassununga, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.501,38</t>
         </is>
       </c>
       <c r="X29" t="inlineStr">
         <is>
+          <t>R$ 1.752,91</t>
+        </is>
+      </c>
+      <c r="Y29" t="inlineStr">
+        <is>
+          <t>R$ 1.512,45</t>
+        </is>
+      </c>
+      <c r="Z29" t="inlineStr">
+        <is>
+          <t>R$ 1.560,37</t>
+        </is>
+      </c>
+      <c r="AA29" t="inlineStr">
+        <is>
+          <t>R$ 1.650,34</t>
+        </is>
+      </c>
+      <c r="AB29" t="inlineStr">
+        <is>
           <t>R$ 1.487,80</t>
         </is>
       </c>
-      <c r="Y29" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB29" t="inlineStr">
+      <c r="AC29" t="inlineStr">
         <is>
           <t>R$ 1.656,01</t>
         </is>
       </c>
-      <c r="AC29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD29" t="inlineStr">
         <is>
-          <t>R$ 1.501,38</t>
+          <t>R$ 1.940,56</t>
         </is>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
+          <t>R$ 1.753,85</t>
+        </is>
+      </c>
+      <c r="AF29" t="inlineStr">
+        <is>
           <t>R$ 1.636,75</t>
         </is>
       </c>
-      <c r="AF29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG29" t="inlineStr">
         <is>
-          <t>R$ 1.650,34</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.811,54</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.753,85</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Porto Ferreira, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E30" t="n">
@@ -5349,124 +4945,110 @@
           <t>R$ 385,25</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Leme | R$67,20 (11,20 eixo) | SP-330 - KM 181.700
 Pirassununga | R$67,20 (11,20 eixo) | SP-330 - KM 215.000</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>27/04/2026 19:54</t>
         </is>
       </c>
-      <c r="T30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.323,48</t>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
-          <t>Porto Ferreira, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.323,48</t>
         </is>
       </c>
       <c r="X30" t="inlineStr">
         <is>
+          <t>R$ 1.542,76</t>
+        </is>
+      </c>
+      <c r="Y30" t="inlineStr">
+        <is>
+          <t>R$ 1.333,87</t>
+        </is>
+      </c>
+      <c r="Z30" t="inlineStr">
+        <is>
+          <t>R$ 1.377,78</t>
+        </is>
+      </c>
+      <c r="AA30" t="inlineStr">
+        <is>
+          <t>R$ 1.462,68</t>
+        </is>
+      </c>
+      <c r="AB30" t="inlineStr">
+        <is>
           <t>R$ 1.310,74</t>
         </is>
       </c>
-      <c r="Y30" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB30" t="inlineStr">
+      <c r="AC30" t="inlineStr">
         <is>
           <t>R$ 1.468,60</t>
         </is>
       </c>
-      <c r="AC30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD30" t="inlineStr">
         <is>
-          <t>R$ 1.323,48</t>
+          <t>R$ 1.715,63</t>
         </is>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
+          <t>R$ 1.696,25</t>
+        </is>
+      </c>
+      <c r="AF30" t="inlineStr">
+        <is>
           <t>R$ 1.449,93</t>
         </is>
       </c>
-      <c r="AF30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG30" t="inlineStr">
         <is>
-          <t>R$ 1.462,68</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.752,90</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.696,25</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Santa Cruz das Palmeiras, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E31" t="n">
@@ -5516,124 +5098,110 @@
           <t>R$ 502,88</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Leme | R$67,20 (11,20 eixo) | SP-330 - KM 181.700
 Pirassununga | R$67,20 (11,20 eixo) | SP-330 - KM 215.000</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>27/04/2026 19:54</t>
         </is>
       </c>
-      <c r="T31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.449,49</t>
         </is>
       </c>
       <c r="W31" t="inlineStr">
         <is>
-          <t>Santa Cruz das Palmeiras, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.449,49</t>
         </is>
       </c>
       <c r="X31" t="inlineStr">
         <is>
+          <t>R$ 1.691,62</t>
+        </is>
+      </c>
+      <c r="Y31" t="inlineStr">
+        <is>
+          <t>R$ 1.460,37</t>
+        </is>
+      </c>
+      <c r="Z31" t="inlineStr">
+        <is>
+          <t>R$ 1.507,11</t>
+        </is>
+      </c>
+      <c r="AA31" t="inlineStr">
+        <is>
+          <t>R$ 1.595,60</t>
+        </is>
+      </c>
+      <c r="AB31" t="inlineStr">
+        <is>
           <t>R$ 1.436,16</t>
         </is>
       </c>
-      <c r="Y31" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB31" t="inlineStr">
+      <c r="AC31" t="inlineStr">
         <is>
           <t>R$ 1.601,35</t>
         </is>
       </c>
-      <c r="AC31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD31" t="inlineStr">
         <is>
-          <t>R$ 1.449,49</t>
+          <t>R$ 1.874,95</t>
         </is>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
+          <t>R$ 1.696,25</t>
+        </is>
+      </c>
+      <c r="AF31" t="inlineStr">
+        <is>
           <t>R$ 1.582,26</t>
         </is>
       </c>
-      <c r="AF31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG31" t="inlineStr">
         <is>
-          <t>R$ 1.595,60</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.752,90</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.696,25</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>aguas da Prata, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E32" t="n">
@@ -5683,124 +5251,110 @@
           <t>R$ 579,25</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Aguaí O/L | R$39,60 (6,60 eixo) | SP-344 - KM 219.000</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>27/04/2026 19:55</t>
         </is>
       </c>
-      <c r="T32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
       <c r="V32" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.642,21</t>
         </is>
       </c>
       <c r="W32" t="inlineStr">
         <is>
-          <t>aguas da Prata, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.642,21</t>
         </is>
       </c>
       <c r="X32" t="inlineStr">
         <is>
+          <t>R$ 1.919,28</t>
+        </is>
+      </c>
+      <c r="Y32" t="inlineStr">
+        <is>
+          <t>R$ 1.653,83</t>
+        </is>
+      </c>
+      <c r="Z32" t="inlineStr">
+        <is>
+          <t>R$ 1.704,92</t>
+        </is>
+      </c>
+      <c r="AA32" t="inlineStr">
+        <is>
+          <t>R$ 1.892,73</t>
+        </is>
+      </c>
+      <c r="AB32" t="inlineStr">
+        <is>
           <t>R$ 1.627,98</t>
         </is>
       </c>
-      <c r="Y32" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB32" t="inlineStr">
+      <c r="AC32" t="inlineStr">
         <is>
           <t>R$ 1.804,38</t>
         </is>
       </c>
-      <c r="AC32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD32" t="inlineStr">
         <is>
-          <t>R$ 1.642,21</t>
+          <t>R$ 2.231,08</t>
         </is>
       </c>
       <c r="AE32" t="inlineStr">
         <is>
+          <t>R$ 2.008,97</t>
+        </is>
+      </c>
+      <c r="AF32" t="inlineStr">
+        <is>
           <t>R$ 1.878,07</t>
         </is>
       </c>
-      <c r="AF32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG32" t="inlineStr">
         <is>
-          <t>R$ 1.892,73</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.071,25</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.008,97</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Caconde, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E33" t="n">
@@ -5851,124 +5405,110 @@
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Casa Branca S/N | R$56,40 (9,40 eixo) | SP-340 - KM 221.292
 Itobi N | R$80,40 (13,40 eixo) | SP-350 - KM 252.140</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S33" t="inlineStr">
         <is>
           <t>27/04/2026 19:55</t>
         </is>
       </c>
-      <c r="T33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.731,16</t>
         </is>
       </c>
       <c r="W33" t="inlineStr">
         <is>
-          <t>Caconde, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.731,16</t>
         </is>
       </c>
       <c r="X33" t="inlineStr">
         <is>
+          <t>R$ 2.024,36</t>
+        </is>
+      </c>
+      <c r="Y33" t="inlineStr">
+        <is>
+          <t>R$ 1.743,12</t>
+        </is>
+      </c>
+      <c r="Z33" t="inlineStr">
+        <is>
+          <t>R$ 1.796,22</t>
+        </is>
+      </c>
+      <c r="AA33" t="inlineStr">
+        <is>
+          <t>R$ 1.892,73</t>
+        </is>
+      </c>
+      <c r="AB33" t="inlineStr">
+        <is>
           <t>R$ 1.716,51</t>
         </is>
       </c>
-      <c r="Y33" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB33" t="inlineStr">
+      <c r="AC33" t="inlineStr">
         <is>
           <t>R$ 1.898,09</t>
         </is>
       </c>
-      <c r="AC33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD33" t="inlineStr">
         <is>
-          <t>R$ 1.731,16</t>
+          <t>R$ 2.231,08</t>
         </is>
       </c>
       <c r="AE33" t="inlineStr">
         <is>
+          <t>R$ 2.008,97</t>
+        </is>
+      </c>
+      <c r="AF33" t="inlineStr">
+        <is>
           <t>R$ 1.878,07</t>
         </is>
       </c>
-      <c r="AF33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG33" t="inlineStr">
         <is>
-          <t>R$ 1.892,73</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.071,25</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.008,97</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Casa Branca, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E34" t="n">
@@ -6018,124 +5558,110 @@
           <t>R$ 887,04</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Casa Branca S/N | R$56,40 (9,40 eixo) | SP-340 - KM 221.292</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S34" t="inlineStr">
         <is>
           <t>27/04/2026 19:55</t>
         </is>
       </c>
-      <c r="T34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="V34" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.212,97</t>
         </is>
       </c>
       <c r="W34" t="inlineStr">
         <is>
-          <t>Casa Branca, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.212,97</t>
         </is>
       </c>
       <c r="X34" t="inlineStr">
         <is>
+          <t>R$ 2.593,52</t>
+        </is>
+      </c>
+      <c r="Y34" t="inlineStr">
+        <is>
+          <t>R$ 2.226,77</t>
+        </is>
+      </c>
+      <c r="Z34" t="inlineStr">
+        <is>
+          <t>R$ 2.290,74</t>
+        </is>
+      </c>
+      <c r="AA34" t="inlineStr">
+        <is>
+          <t>R$ 2.400,97</t>
+        </is>
+      </c>
+      <c r="AB34" t="inlineStr">
+        <is>
           <t>R$ 2.196,05</t>
         </is>
       </c>
-      <c r="Y34" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB34" t="inlineStr">
+      <c r="AC34" t="inlineStr">
         <is>
           <t>R$ 2.405,67</t>
         </is>
       </c>
-      <c r="AC34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD34" t="inlineStr">
         <is>
-          <t>R$ 2.212,97</t>
+          <t>R$ 2.840,25</t>
         </is>
       </c>
       <c r="AE34" t="inlineStr">
         <is>
+          <t>R$ 2.543,90</t>
+        </is>
+      </c>
+      <c r="AF34" t="inlineStr">
+        <is>
           <t>R$ 2.384,05</t>
         </is>
       </c>
-      <c r="AF34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG34" t="inlineStr">
         <is>
-          <t>R$ 2.400,97</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.615,78</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.543,90</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Divinolandia, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E35" t="n">
@@ -6186,124 +5712,110 @@
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Aguaí O/L | R$39,60 (6,60 eixo) | SP-344 - KM 219.000
 São João da Boa Vista L | R$44,40 (7,40 eixo) | SP-344 - KM 230.440</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
           <t>27/04/2026 19:56</t>
         </is>
       </c>
-      <c r="T35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.753,40</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
-          <t>Divinolandia, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.753,40</t>
         </is>
       </c>
       <c r="X35" t="inlineStr">
         <is>
+          <t>R$ 2.050,63</t>
+        </is>
+      </c>
+      <c r="Y35" t="inlineStr">
+        <is>
+          <t>R$ 1.765,44</t>
+        </is>
+      </c>
+      <c r="Z35" t="inlineStr">
+        <is>
+          <t>R$ 1.819,04</t>
+        </is>
+      </c>
+      <c r="AA35" t="inlineStr">
+        <is>
+          <t>R$ 1.916,19</t>
+        </is>
+      </c>
+      <c r="AB35" t="inlineStr">
+        <is>
           <t>R$ 1.738,64</t>
         </is>
       </c>
-      <c r="Y35" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB35" t="inlineStr">
+      <c r="AC35" t="inlineStr">
         <is>
           <t>R$ 1.921,52</t>
         </is>
       </c>
-      <c r="AC35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD35" t="inlineStr">
         <is>
-          <t>R$ 1.753,40</t>
+          <t>R$ 2.259,20</t>
         </is>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
+          <t>R$ 2.346,39</t>
+        </is>
+      </c>
+      <c r="AF35" t="inlineStr">
+        <is>
           <t>R$ 1.901,42</t>
         </is>
       </c>
-      <c r="AF35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG35" t="inlineStr">
         <is>
-          <t>R$ 1.916,19</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.096,38</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.346,39</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Espirito Santo do Pinhal, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E36" t="n">
@@ -6352,124 +5864,110 @@
         <is>
           <t>R$ 764,44</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Pinhal L/O | R$78,60 (13,10 eixo) | SP-342 - KM 191.890</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
           <t>27/04/2026 19:56</t>
         </is>
       </c>
-      <c r="T36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.035,07</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
-          <t>Espirito Santo do Pinhal, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.035,07</t>
         </is>
       </c>
       <c r="X36" t="inlineStr">
         <is>
+          <t>R$ 2.383,37</t>
+        </is>
+      </c>
+      <c r="Y36" t="inlineStr">
+        <is>
+          <t>R$ 2.048,19</t>
+        </is>
+      </c>
+      <c r="Z36" t="inlineStr">
+        <is>
+          <t>R$ 2.108,15</t>
+        </is>
+      </c>
+      <c r="AA36" t="inlineStr">
+        <is>
+          <t>R$ 2.213,31</t>
+        </is>
+      </c>
+      <c r="AB36" t="inlineStr">
+        <is>
           <t>R$ 2.018,99</t>
         </is>
       </c>
-      <c r="Y36" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB36" t="inlineStr">
+      <c r="AC36" t="inlineStr">
         <is>
           <t>R$ 2.218,25</t>
         </is>
       </c>
-      <c r="AC36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD36" t="inlineStr">
         <is>
-          <t>R$ 2.035,07</t>
+          <t>R$ 2.615,33</t>
         </is>
       </c>
       <c r="AE36" t="inlineStr">
         <is>
+          <t>R$ 1.737,39</t>
+        </is>
+      </c>
+      <c r="AF36" t="inlineStr">
+        <is>
           <t>R$ 2.197,22</t>
         </is>
       </c>
-      <c r="AF36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG36" t="inlineStr">
         <is>
-          <t>R$ 2.213,31</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.414,72</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.737,39</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Itobi, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E37" t="n">
@@ -6519,124 +6017,110 @@
           <t>R$ 480,63</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Casa Branca S/N | R$56,40 (9,40 eixo) | SP-340 - KM 221.292</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>27/04/2026 19:57</t>
         </is>
       </c>
-      <c r="T37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.486,55</t>
         </is>
       </c>
       <c r="W37" t="inlineStr">
         <is>
-          <t>Itobi, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.486,55</t>
         </is>
       </c>
       <c r="X37" t="inlineStr">
         <is>
+          <t>R$ 1.735,40</t>
+        </is>
+      </c>
+      <c r="Y37" t="inlineStr">
+        <is>
+          <t>R$ 1.497,57</t>
+        </is>
+      </c>
+      <c r="Z37" t="inlineStr">
+        <is>
+          <t>R$ 1.545,15</t>
+        </is>
+      </c>
+      <c r="AA37" t="inlineStr">
+        <is>
+          <t>R$ 1.634,70</t>
+        </is>
+      </c>
+      <c r="AB37" t="inlineStr">
+        <is>
           <t>R$ 1.473,05</t>
         </is>
       </c>
-      <c r="Y37" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB37" t="inlineStr">
+      <c r="AC37" t="inlineStr">
         <is>
           <t>R$ 1.640,40</t>
         </is>
       </c>
-      <c r="AC37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD37" t="inlineStr">
         <is>
-          <t>R$ 1.486,55</t>
+          <t>R$ 1.921,81</t>
         </is>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
+          <t>R$ 1.737,39</t>
+        </is>
+      </c>
+      <c r="AF37" t="inlineStr">
+        <is>
           <t>R$ 1.621,19</t>
         </is>
       </c>
-      <c r="AF37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG37" t="inlineStr">
         <is>
-          <t>R$ 1.634,70</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.794,79</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.737,39</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Mococa, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E38" t="n">
@@ -6687,124 +6171,110 @@
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Casa Branca S/N | R$56,40 (9,40 eixo) | SP-340 - KM 221.292
 Mococa N/S | R$53,40 (8,90 eixo) | SP-340 - KM 254.690</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S38" t="inlineStr">
         <is>
           <t>27/04/2026 19:57</t>
         </is>
       </c>
-      <c r="T38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.820,11</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
-          <t>Mococa, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.820,11</t>
         </is>
       </c>
       <c r="X38" t="inlineStr">
         <is>
+          <t>R$ 2.129,44</t>
+        </is>
+      </c>
+      <c r="Y38" t="inlineStr">
+        <is>
+          <t>R$ 1.832,41</t>
+        </is>
+      </c>
+      <c r="Z38" t="inlineStr">
+        <is>
+          <t>R$ 1.887,51</t>
+        </is>
+      </c>
+      <c r="AA38" t="inlineStr">
+        <is>
+          <t>R$ 2.189,85</t>
+        </is>
+      </c>
+      <c r="AB38" t="inlineStr">
+        <is>
           <t>R$ 1.805,04</t>
         </is>
       </c>
-      <c r="Y38" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB38" t="inlineStr">
+      <c r="AC38" t="inlineStr">
         <is>
           <t>R$ 1.991,80</t>
         </is>
       </c>
-      <c r="AC38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD38" t="inlineStr">
         <is>
-          <t>R$ 1.820,11</t>
+          <t>R$ 2.343,54</t>
         </is>
       </c>
       <c r="AE38" t="inlineStr">
         <is>
+          <t>R$ 2.321,70</t>
+        </is>
+      </c>
+      <c r="AF38" t="inlineStr">
+        <is>
           <t>R$ 1.971,48</t>
         </is>
       </c>
-      <c r="AF38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG38" t="inlineStr">
         <is>
-          <t>R$ 2.189,85</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.389,59</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.321,70</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Santo Antonio do Jardim, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E39" t="n">
@@ -6853,124 +6323,110 @@
         <is>
           <t>R$ 783,20</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Pinhal L/O | R$78,60 (13,10 eixo) | SP-342 - KM 191.890</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t>27/04/2026 19:58</t>
         </is>
       </c>
-      <c r="T39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.012,83</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
-          <t>Santo Antonio do Jardim, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.012,83</t>
         </is>
       </c>
       <c r="X39" t="inlineStr">
         <is>
+          <t>R$ 2.357,10</t>
+        </is>
+      </c>
+      <c r="Y39" t="inlineStr">
+        <is>
+          <t>R$ 2.025,87</t>
+        </is>
+      </c>
+      <c r="Z39" t="inlineStr">
+        <is>
+          <t>R$ 2.085,32</t>
+        </is>
+      </c>
+      <c r="AA39" t="inlineStr">
+        <is>
+          <t>R$ 1.712,89</t>
+        </is>
+      </c>
+      <c r="AB39" t="inlineStr">
+        <is>
           <t>R$ 1.996,86</t>
         </is>
       </c>
-      <c r="Y39" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB39" t="inlineStr">
+      <c r="AC39" t="inlineStr">
         <is>
           <t>R$ 2.194,83</t>
         </is>
       </c>
-      <c r="AC39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD39" t="inlineStr">
         <is>
-          <t>R$ 2.012,83</t>
+          <t>R$ 2.015,53</t>
         </is>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
+          <t>R$ 1.819,69</t>
+        </is>
+      </c>
+      <c r="AF39" t="inlineStr">
+        <is>
           <t>R$ 1.699,03</t>
         </is>
       </c>
-      <c r="AF39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG39" t="inlineStr">
         <is>
-          <t>R$ 1.712,89</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.878,56</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.819,69</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Sao Joao da Boa Vista, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E40" t="n">
@@ -7020,124 +6476,110 @@
           <t>R$ 511,55</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Aguaí O/L | R$39,60 (6,60 eixo) | SP-344 - KM 219.000</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
           <t>27/04/2026 19:58</t>
         </is>
       </c>
-      <c r="T40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.560,68</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
-          <t>Sao Joao da Boa Vista, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.560,68</t>
         </is>
       </c>
       <c r="X40" t="inlineStr">
         <is>
+          <t>R$ 1.822,96</t>
+        </is>
+      </c>
+      <c r="Y40" t="inlineStr">
+        <is>
+          <t>R$ 1.571,98</t>
+        </is>
+      </c>
+      <c r="Z40" t="inlineStr">
+        <is>
+          <t>R$ 1.621,23</t>
+        </is>
+      </c>
+      <c r="AA40" t="inlineStr">
+        <is>
+          <t>R$ 1.712,89</t>
+        </is>
+      </c>
+      <c r="AB40" t="inlineStr">
+        <is>
           <t>R$ 1.546,82</t>
         </is>
       </c>
-      <c r="Y40" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB40" t="inlineStr">
+      <c r="AC40" t="inlineStr">
         <is>
           <t>R$ 1.718,48</t>
         </is>
       </c>
-      <c r="AC40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD40" t="inlineStr">
         <is>
-          <t>R$ 1.560,68</t>
+          <t>R$ 2.015,53</t>
         </is>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
+          <t>R$ 1.819,69</t>
+        </is>
+      </c>
+      <c r="AF40" t="inlineStr">
+        <is>
           <t>R$ 1.699,03</t>
         </is>
       </c>
-      <c r="AF40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG40" t="inlineStr">
         <is>
-          <t>R$ 1.712,89</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.878,56</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.819,69</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Sao Jose do Rio Pardo, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E41" t="n">
@@ -7188,124 +6630,110 @@
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Casa Branca S/N | R$56,40 (9,40 eixo) | SP-340 - KM 221.292
 Itobi N | R$80,40 (13,40 eixo) | SP-350 - KM 252.140</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t>27/04/2026 19:59</t>
         </is>
       </c>
-      <c r="T41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.679,27</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
-          <t>Sao Jose do Rio Pardo, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.679,27</t>
         </is>
       </c>
       <c r="X41" t="inlineStr">
         <is>
+          <t>R$ 1.963,07</t>
+        </is>
+      </c>
+      <c r="Y41" t="inlineStr">
+        <is>
+          <t>R$ 1.691,03</t>
+        </is>
+      </c>
+      <c r="Z41" t="inlineStr">
+        <is>
+          <t>R$ 1.742,96</t>
+        </is>
+      </c>
+      <c r="AA41" t="inlineStr">
+        <is>
+          <t>R$ 1.837,99</t>
+        </is>
+      </c>
+      <c r="AB41" t="inlineStr">
+        <is>
           <t>R$ 1.664,87</t>
         </is>
       </c>
-      <c r="Y41" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB41" t="inlineStr">
+      <c r="AC41" t="inlineStr">
         <is>
           <t>R$ 1.843,43</t>
         </is>
       </c>
-      <c r="AC41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD41" t="inlineStr">
         <is>
-          <t>R$ 1.679,27</t>
+          <t>R$ 2.165,48</t>
         </is>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
+          <t>R$ 1.951,36</t>
+        </is>
+      </c>
+      <c r="AF41" t="inlineStr">
+        <is>
           <t>R$ 1.823,58</t>
         </is>
       </c>
-      <c r="AF41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG41" t="inlineStr">
         <is>
-          <t>R$ 1.837,99</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.012,60</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.951,36</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Sao Sebastiao da Grama, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E42" t="n">
@@ -7356,124 +6784,110 @@
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Aguaí O/L | R$39,60 (6,60 eixo) | SP-344 - KM 219.000
 São João da Boa Vista L | R$44,40 (7,40 eixo) | SP-344 - KM 230.440</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t>27/04/2026 19:59</t>
         </is>
       </c>
-      <c r="T42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.953,53</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
-          <t>Sao Sebastiao da Grama, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.953,53</t>
         </is>
       </c>
       <c r="X42" t="inlineStr">
         <is>
+          <t>R$ 2.287,05</t>
+        </is>
+      </c>
+      <c r="Y42" t="inlineStr">
+        <is>
+          <t>R$ 1.966,34</t>
+        </is>
+      </c>
+      <c r="Z42" t="inlineStr">
+        <is>
+          <t>R$ 2.024,46</t>
+        </is>
+      </c>
+      <c r="AA42" t="inlineStr">
+        <is>
+          <t>R$ 2.127,30</t>
+        </is>
+      </c>
+      <c r="AB42" t="inlineStr">
+        <is>
           <t>R$ 1.937,84</t>
         </is>
       </c>
-      <c r="Y42" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB42" t="inlineStr">
+      <c r="AC42" t="inlineStr">
         <is>
           <t>R$ 2.132,36</t>
         </is>
       </c>
-      <c r="AC42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD42" t="inlineStr">
         <is>
-          <t>R$ 1.953,53</t>
+          <t>R$ 2.512,24</t>
         </is>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
+          <t>R$ 2.255,86</t>
+        </is>
+      </c>
+      <c r="AF42" t="inlineStr">
+        <is>
           <t>R$ 2.111,60</t>
         </is>
       </c>
-      <c r="AF42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG42" t="inlineStr">
         <is>
-          <t>R$ 2.127,30</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.322,57</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.255,86</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Tambau, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E43" t="n">
@@ -7523,124 +6937,110 @@
           <t>R$ 716,20</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>Limeira Anhanguera | R$55,20 (9,20 eixo) | SP-330 - KM 152.000
 Leme | R$67,20 (11,20 eixo) | SP-330 - KM 181.700
 Pirassununga | R$67,20 (11,20 eixo) | SP-330 - KM 215.000</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t>27/04/2026 19:59</t>
         </is>
       </c>
-      <c r="T43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.909,06</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
-          <t>Tambau, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.909,06</t>
         </is>
       </c>
       <c r="X43" t="inlineStr">
         <is>
+          <t>R$ 2.234,51</t>
+        </is>
+      </c>
+      <c r="Y43" t="inlineStr">
+        <is>
+          <t>R$ 1.921,70</t>
+        </is>
+      </c>
+      <c r="Z43" t="inlineStr">
+        <is>
+          <t>R$ 1.978,81</t>
+        </is>
+      </c>
+      <c r="AA43" t="inlineStr">
+        <is>
+          <t>R$ 2.080,39</t>
+        </is>
+      </c>
+      <c r="AB43" t="inlineStr">
+        <is>
           <t>R$ 1.893,57</t>
         </is>
       </c>
-      <c r="Y43" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB43" t="inlineStr">
+      <c r="AC43" t="inlineStr">
         <is>
           <t>R$ 2.085,50</t>
         </is>
       </c>
-      <c r="AC43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD43" t="inlineStr">
         <is>
-          <t>R$ 1.909,06</t>
+          <t>R$ 2.456,01</t>
         </is>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
+          <t>R$ 2.206,48</t>
+        </is>
+      </c>
+      <c r="AF43" t="inlineStr">
+        <is>
           <t>R$ 2.064,89</t>
         </is>
       </c>
-      <c r="AF43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG43" t="inlineStr">
         <is>
-          <t>R$ 2.080,39</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.272,31</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.206,48</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Tapiratiba, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E44" t="n">
@@ -7691,124 +7091,110 @@
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Casa Branca S/N | R$56,40 (9,40 eixo) | SP-340 - KM 221.292
 Itobi N | R$80,40 (13,40 eixo) | SP-350 - KM 252.140</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S44" t="inlineStr">
         <is>
           <t>27/04/2026 20:00</t>
         </is>
       </c>
-      <c r="T44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="V44" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.745,99</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
-          <t>Tapiratiba, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.745,99</t>
         </is>
       </c>
       <c r="X44" t="inlineStr">
         <is>
+          <t>R$ 2.041,87</t>
+        </is>
+      </c>
+      <c r="Y44" t="inlineStr">
+        <is>
+          <t>R$ 1.758,00</t>
+        </is>
+      </c>
+      <c r="Z44" t="inlineStr">
+        <is>
+          <t>R$ 1.811,43</t>
+        </is>
+      </c>
+      <c r="AA44" t="inlineStr">
+        <is>
+          <t>R$ 1.908,37</t>
+        </is>
+      </c>
+      <c r="AB44" t="inlineStr">
+        <is>
           <t>R$ 1.731,26</t>
         </is>
       </c>
-      <c r="Y44" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB44" t="inlineStr">
+      <c r="AC44" t="inlineStr">
         <is>
           <t>R$ 1.913,71</t>
         </is>
       </c>
-      <c r="AC44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD44" t="inlineStr">
         <is>
-          <t>R$ 1.745,99</t>
+          <t>R$ 2.249,83</t>
         </is>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
+          <t>R$ 2.436,91</t>
+        </is>
+      </c>
+      <c r="AF44" t="inlineStr">
+        <is>
           <t>R$ 1.893,64</t>
         </is>
       </c>
-      <c r="AF44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG44" t="inlineStr">
         <is>
-          <t>R$ 1.908,37</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.088,00</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.436,91</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Vargem Grande do Sul, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E45" t="n">
@@ -7859,124 +7245,110 @@
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Estiva Gerbi N/S | R$63,00 (10,50 eixo) | SP-340 - KM 192.840
 Aguaí O/L | R$39,60 (6,60 eixo) | SP-344 - KM 219.000
 São João da Boa Vista L | R$44,40 (7,40 eixo) | SP-344 - KM 230.440</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>27/04/2026 20:00</t>
         </is>
       </c>
-      <c r="T45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="V45" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.116,61</t>
         </is>
       </c>
       <c r="W45" t="inlineStr">
         <is>
-          <t>Vargem Grande do Sul, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.116,61</t>
         </is>
       </c>
       <c r="X45" t="inlineStr">
         <is>
+          <t>R$ 2.479,69</t>
+        </is>
+      </c>
+      <c r="Y45" t="inlineStr">
+        <is>
+          <t>R$ 2.130,04</t>
+        </is>
+      </c>
+      <c r="Z45" t="inlineStr">
+        <is>
+          <t>R$ 2.191,83</t>
+        </is>
+      </c>
+      <c r="AA45" t="inlineStr">
+        <is>
+          <t>R$ 2.299,32</t>
+        </is>
+      </c>
+      <c r="AB45" t="inlineStr">
+        <is>
           <t>R$ 2.100,14</t>
         </is>
       </c>
-      <c r="Y45" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB45" t="inlineStr">
+      <c r="AC45" t="inlineStr">
         <is>
           <t>R$ 2.304,15</t>
         </is>
       </c>
-      <c r="AC45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD45" t="inlineStr">
         <is>
-          <t>R$ 2.116,61</t>
+          <t>R$ 2.718,42</t>
         </is>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
+          <t>R$ 2.436,91</t>
+        </is>
+      </c>
+      <c r="AF45" t="inlineStr">
+        <is>
           <t>R$ 2.282,85</t>
         </is>
       </c>
-      <c r="AF45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG45" t="inlineStr">
         <is>
-          <t>R$ 2.299,32</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.506,88</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.436,91</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Artur Nogueira, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E46" t="n">
@@ -8020,124 +7392,110 @@
         <is>
           <t>R$ 451,68</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>R$ 674,28</t>
         </is>
       </c>
       <c r="P46" t="inlineStr"/>
       <c r="Q46" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S46" t="inlineStr">
         <is>
           <t>27/04/2026 20:01</t>
         </is>
       </c>
-      <c r="T46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.805,28</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
-          <t>Artur Nogueira, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.805,28</t>
         </is>
       </c>
       <c r="X46" t="inlineStr">
         <is>
+          <t>R$ 2.111,92</t>
+        </is>
+      </c>
+      <c r="Y46" t="inlineStr">
+        <is>
+          <t>R$ 1.817,52</t>
+        </is>
+      </c>
+      <c r="Z46" t="inlineStr">
+        <is>
+          <t>R$ 1.872,30</t>
+        </is>
+      </c>
+      <c r="AA46" t="inlineStr">
+        <is>
+          <t>R$ 1.040,45</t>
+        </is>
+      </c>
+      <c r="AB46" t="inlineStr">
+        <is>
           <t>R$ 1.790,29</t>
         </is>
       </c>
-      <c r="Y46" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB46" t="inlineStr">
+      <c r="AC46" t="inlineStr">
         <is>
           <t>R$ 1.976,18</t>
         </is>
       </c>
-      <c r="AC46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD46" t="inlineStr">
         <is>
-          <t>R$ 1.805,28</t>
+          <t>R$ 1.209,56</t>
         </is>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
+          <t>R$ 1.111,95</t>
+        </is>
+      </c>
+      <c r="AF46" t="inlineStr">
+        <is>
           <t>R$ 1.029,58</t>
         </is>
       </c>
-      <c r="AF46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG46" t="inlineStr">
         <is>
-          <t>R$ 1.040,45</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.158,10</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.111,95</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Engenheiro Coelho, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E47" t="n">
@@ -8185,124 +7543,110 @@
       <c r="O47" t="inlineStr">
         <is>
           <t>R$ 106,55</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t>27/04/2026 20:01</t>
         </is>
       </c>
-      <c r="T47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 923,21</t>
         </is>
       </c>
       <c r="W47" t="inlineStr">
         <is>
-          <t>Engenheiro Coelho, SÃO PAULO, BRASIL</t>
+          <t>R$ 923,21</t>
         </is>
       </c>
       <c r="X47" t="inlineStr">
         <is>
+          <t>R$ 1.069,92</t>
+        </is>
+      </c>
+      <c r="Y47" t="inlineStr">
+        <is>
+          <t>R$ 932,07</t>
+        </is>
+      </c>
+      <c r="Z47" t="inlineStr">
+        <is>
+          <t>R$ 966,95</t>
+        </is>
+      </c>
+      <c r="AA47" t="inlineStr">
+        <is>
+          <t>R$ 1.040,45</t>
+        </is>
+      </c>
+      <c r="AB47" t="inlineStr">
+        <is>
           <t>R$ 912,35</t>
         </is>
       </c>
-      <c r="Y47" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB47" t="inlineStr">
+      <c r="AC47" t="inlineStr">
         <is>
           <t>R$ 1.046,92</t>
         </is>
       </c>
-      <c r="AC47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD47" t="inlineStr">
         <is>
-          <t>R$ 923,21</t>
+          <t>R$ 1.209,56</t>
         </is>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
+          <t>R$ 1.177,78</t>
+        </is>
+      </c>
+      <c r="AF47" t="inlineStr">
+        <is>
           <t>R$ 1.029,58</t>
         </is>
       </c>
-      <c r="AF47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG47" t="inlineStr">
         <is>
-          <t>R$ 1.040,45</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.158,10</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.177,78</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Itapira, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E48" t="n">
@@ -8351,124 +7695,110 @@
         <is>
           <t>R$ 207,47</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Mogi Mirim | R$66,60 (11,10 eixo) | SP-147 - KM 52.000</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t>27/04/2026 20:02</t>
         </is>
       </c>
-      <c r="T48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="V48" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 982,51</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
-          <t>Itapira, SÃO PAULO, BRASIL</t>
+          <t>R$ 982,51</t>
         </is>
       </c>
       <c r="X48" t="inlineStr">
         <is>
+          <t>R$ 1.139,97</t>
+        </is>
+      </c>
+      <c r="Y48" t="inlineStr">
+        <is>
+          <t>R$ 991,60</t>
+        </is>
+      </c>
+      <c r="Z48" t="inlineStr">
+        <is>
+          <t>R$ 1.027,81</t>
+        </is>
+      </c>
+      <c r="AA48" t="inlineStr">
+        <is>
+          <t>R$ 1.103,00</t>
+        </is>
+      </c>
+      <c r="AB48" t="inlineStr">
+        <is>
           <t>R$ 971,37</t>
         </is>
       </c>
-      <c r="Y48" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB48" t="inlineStr">
+      <c r="AC48" t="inlineStr">
         <is>
           <t>R$ 1.109,39</t>
         </is>
       </c>
-      <c r="AC48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD48" t="inlineStr">
         <is>
-          <t>R$ 982,51</t>
+          <t>R$ 1.284,53</t>
         </is>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
+          <t>R$ 1.177,78</t>
+        </is>
+      </c>
+      <c r="AF48" t="inlineStr">
+        <is>
           <t>R$ 1.091,85</t>
         </is>
       </c>
-      <c r="AF48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG48" t="inlineStr">
         <is>
-          <t>R$ 1.103,00</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.225,12</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.177,78</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Mogi Guacu, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E49" t="n">
@@ -8516,124 +7846,110 @@
       <c r="O49" t="inlineStr">
         <is>
           <t>R$ 413,18</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S49" t="inlineStr">
         <is>
           <t>27/04/2026 20:02</t>
         </is>
       </c>
-      <c r="T49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.338,30</t>
         </is>
       </c>
       <c r="W49" t="inlineStr">
         <is>
-          <t>Mogi Guacu, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.338,30</t>
         </is>
       </c>
       <c r="X49" t="inlineStr">
         <is>
+          <t>R$ 1.560,28</t>
+        </is>
+      </c>
+      <c r="Y49" t="inlineStr">
+        <is>
+          <t>R$ 1.348,75</t>
+        </is>
+      </c>
+      <c r="Z49" t="inlineStr">
+        <is>
+          <t>R$ 1.392,99</t>
+        </is>
+      </c>
+      <c r="AA49" t="inlineStr">
+        <is>
+          <t>R$ 1.478,32</t>
+        </is>
+      </c>
+      <c r="AB49" t="inlineStr">
+        <is>
           <t>R$ 1.325,50</t>
         </is>
       </c>
-      <c r="Y49" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB49" t="inlineStr">
+      <c r="AC49" t="inlineStr">
         <is>
           <t>R$ 1.484,22</t>
         </is>
       </c>
-      <c r="AC49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD49" t="inlineStr">
         <is>
-          <t>R$ 1.338,30</t>
+          <t>R$ 1.734,38</t>
         </is>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
+          <t>R$ 1.572,80</t>
+        </is>
+      </c>
+      <c r="AF49" t="inlineStr">
+        <is>
           <t>R$ 1.465,50</t>
         </is>
       </c>
-      <c r="AF49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG49" t="inlineStr">
         <is>
-          <t>R$ 1.478,32</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.627,24</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.572,80</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>MOGI MIRIM, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E50" t="n">
@@ -8681,124 +7997,110 @@
       <c r="O50" t="inlineStr">
         <is>
           <t>R$ 314,71</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t>27/04/2026 20:02</t>
         </is>
       </c>
-      <c r="T50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="V50" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.256,77</t>
         </is>
       </c>
       <c r="W50" t="inlineStr">
         <is>
-          <t>MOGI MIRIM, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.256,77</t>
         </is>
       </c>
       <c r="X50" t="inlineStr">
         <is>
+          <t>R$ 1.463,96</t>
+        </is>
+      </c>
+      <c r="Y50" t="inlineStr">
+        <is>
+          <t>R$ 1.266,91</t>
+        </is>
+      </c>
+      <c r="Z50" t="inlineStr">
+        <is>
+          <t>R$ 1.309,31</t>
+        </is>
+      </c>
+      <c r="AA50" t="inlineStr">
+        <is>
+          <t>R$ 1.392,31</t>
+        </is>
+      </c>
+      <c r="AB50" t="inlineStr">
+        <is>
           <t>R$ 1.244,34</t>
         </is>
       </c>
-      <c r="Y50" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB50" t="inlineStr">
+      <c r="AC50" t="inlineStr">
         <is>
           <t>R$ 1.398,32</t>
         </is>
       </c>
-      <c r="AC50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD50" t="inlineStr">
         <is>
-          <t>R$ 1.256,77</t>
+          <t>R$ 1.631,29</t>
         </is>
       </c>
       <c r="AE50" t="inlineStr">
         <is>
+          <t>R$ 1.482,28</t>
+        </is>
+      </c>
+      <c r="AF50" t="inlineStr">
+        <is>
           <t>R$ 1.379,87</t>
         </is>
       </c>
-      <c r="AF50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG50" t="inlineStr">
         <is>
-          <t>R$ 1.392,31</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.535,09</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.482,28</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Santo Antonio de Posse, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E51" t="n">
@@ -8842,124 +8144,110 @@
         <is>
           <t>R$ 215,38</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>R$ 290,98</t>
         </is>
       </c>
       <c r="P51" t="inlineStr"/>
       <c r="Q51" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S51" t="inlineStr">
         <is>
           <t>27/04/2026 20:03</t>
         </is>
       </c>
-      <c r="T51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.197,47</t>
         </is>
       </c>
       <c r="W51" t="inlineStr">
         <is>
-          <t>Santo Antonio de Posse, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.197,47</t>
         </is>
       </c>
       <c r="X51" t="inlineStr">
         <is>
+          <t>R$ 1.393,91</t>
+        </is>
+      </c>
+      <c r="Y51" t="inlineStr">
+        <is>
+          <t>R$ 1.207,38</t>
+        </is>
+      </c>
+      <c r="Z51" t="inlineStr">
+        <is>
+          <t>R$ 1.248,44</t>
+        </is>
+      </c>
+      <c r="AA51" t="inlineStr">
+        <is>
+          <t>R$ 1.329,75</t>
+        </is>
+      </c>
+      <c r="AB51" t="inlineStr">
+        <is>
           <t>R$ 1.185,32</t>
         </is>
       </c>
-      <c r="Y51" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB51" t="inlineStr">
+      <c r="AC51" t="inlineStr">
         <is>
           <t>R$ 1.335,85</t>
         </is>
       </c>
-      <c r="AC51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD51" t="inlineStr">
         <is>
-          <t>R$ 1.197,47</t>
+          <t>R$ 1.556,31</t>
         </is>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
+          <t>R$ 1.416,44</t>
+        </is>
+      </c>
+      <c r="AF51" t="inlineStr">
+        <is>
           <t>R$ 1.317,60</t>
         </is>
       </c>
-      <c r="AF51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG51" t="inlineStr">
         <is>
-          <t>R$ 1.329,75</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.468,07</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.416,44</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Estiva Gerbi, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E52" t="n">
@@ -9007,124 +8295,110 @@
       <c r="O52" t="inlineStr">
         <is>
           <t>R$ 192,09</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S52" t="inlineStr">
         <is>
           <t>27/04/2026 20:03</t>
         </is>
       </c>
-      <c r="T52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.138,17</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
-          <t>Estiva Gerbi, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.138,17</t>
         </is>
       </c>
       <c r="X52" t="inlineStr">
         <is>
+          <t>R$ 1.323,86</t>
+        </is>
+      </c>
+      <c r="Y52" t="inlineStr">
+        <is>
+          <t>R$ 1.147,85</t>
+        </is>
+      </c>
+      <c r="Z52" t="inlineStr">
+        <is>
+          <t>R$ 1.187,58</t>
+        </is>
+      </c>
+      <c r="AA52" t="inlineStr">
+        <is>
+          <t>R$ 1.267,20</t>
+        </is>
+      </c>
+      <c r="AB52" t="inlineStr">
+        <is>
           <t>R$ 1.126,30</t>
         </is>
       </c>
-      <c r="Y52" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB52" t="inlineStr">
+      <c r="AC52" t="inlineStr">
         <is>
           <t>R$ 1.273,38</t>
         </is>
       </c>
-      <c r="AC52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD52" t="inlineStr">
         <is>
-          <t>R$ 1.138,17</t>
+          <t>R$ 1.481,34</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
+          <t>R$ 1.350,60</t>
+        </is>
+      </c>
+      <c r="AF52" t="inlineStr">
+        <is>
           <t>R$ 1.255,32</t>
         </is>
       </c>
-      <c r="AF52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG52" t="inlineStr">
         <is>
-          <t>R$ 1.267,20</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.401,05</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.350,60</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Americana, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E53" t="n">
@@ -9168,124 +8442,110 @@
         <is>
           <t>R$ 263,73</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>R$ 339,33</t>
         </is>
       </c>
       <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t>27/04/2026 20:04</t>
         </is>
       </c>
-      <c r="T53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="V53" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 648,95</t>
         </is>
       </c>
       <c r="W53" t="inlineStr">
         <is>
-          <t>Americana, SÃO PAULO, BRASIL</t>
+          <t>R$ 648,95</t>
         </is>
       </c>
       <c r="X53" t="inlineStr">
         <is>
+          <t>R$ 1.542,76</t>
+        </is>
+      </c>
+      <c r="Y53" t="inlineStr">
+        <is>
+          <t>R$ 656,76</t>
+        </is>
+      </c>
+      <c r="Z53" t="inlineStr">
+        <is>
+          <t>R$ 685,45</t>
+        </is>
+      </c>
+      <c r="AA53" t="inlineStr">
+        <is>
+          <t>R$ 751,14</t>
+        </is>
+      </c>
+      <c r="AB53" t="inlineStr">
+        <is>
           <t>R$ 1.310,74</t>
         </is>
       </c>
-      <c r="Y53" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB53" t="inlineStr">
+      <c r="AC53" t="inlineStr">
         <is>
           <t>R$ 757,99</t>
         </is>
       </c>
-      <c r="AC53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD53" t="inlineStr">
         <is>
-          <t>R$ 648,95</t>
+          <t>R$ 862,80</t>
         </is>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
+          <t>R$ 807,45</t>
+        </is>
+      </c>
+      <c r="AF53" t="inlineStr">
+        <is>
           <t>R$ 741,56</t>
         </is>
       </c>
-      <c r="AF53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG53" t="inlineStr">
         <is>
-          <t>R$ 751,14</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 848,13</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 807,45</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Campinas, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E54" t="n">
@@ -9329,124 +8589,110 @@
       <c r="O54" t="inlineStr">
         <is>
           <t>R$ 0,00</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S54" t="inlineStr">
         <is>
           <t>27/04/2026 20:04</t>
         </is>
       </c>
-      <c r="T54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 648,95</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
-          <t>Campinas, SÃO PAULO, BRASIL</t>
+          <t>R$ 648,95</t>
         </is>
       </c>
       <c r="X54" t="inlineStr">
         <is>
+          <t>R$ 745,94</t>
+        </is>
+      </c>
+      <c r="Y54" t="inlineStr">
+        <is>
+          <t>R$ 656,76</t>
+        </is>
+      </c>
+      <c r="Z54" t="inlineStr">
+        <is>
+          <t>R$ 685,45</t>
+        </is>
+      </c>
+      <c r="AA54" t="inlineStr">
+        <is>
+          <t>R$ 751,14</t>
+        </is>
+      </c>
+      <c r="AB54" t="inlineStr">
+        <is>
           <t>R$ 639,38</t>
         </is>
       </c>
-      <c r="Y54" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB54" t="inlineStr">
+      <c r="AC54" t="inlineStr">
         <is>
           <t>R$ 757,99</t>
         </is>
       </c>
-      <c r="AC54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD54" t="inlineStr">
         <is>
-          <t>R$ 648,95</t>
+          <t>R$ 862,80</t>
         </is>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
+          <t>R$ 1.120,17</t>
+        </is>
+      </c>
+      <c r="AF54" t="inlineStr">
+        <is>
           <t>R$ 741,56</t>
         </is>
       </c>
-      <c r="AF54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG54" t="inlineStr">
         <is>
-          <t>R$ 751,14</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 848,13</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.120,17</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Cosmopolis, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E55" t="n">
@@ -9490,124 +8736,110 @@
         <is>
           <t>R$ 109,47</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>R$ 182,07</t>
         </is>
       </c>
       <c r="P55" t="inlineStr"/>
       <c r="Q55" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t>27/04/2026 20:05</t>
         </is>
       </c>
-      <c r="T55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 930,62</t>
         </is>
       </c>
       <c r="W55" t="inlineStr">
         <is>
-          <t>Cosmopolis, SÃO PAULO, BRASIL</t>
+          <t>R$ 930,62</t>
         </is>
       </c>
       <c r="X55" t="inlineStr">
         <is>
+          <t>R$ 1.078,68</t>
+        </is>
+      </c>
+      <c r="Y55" t="inlineStr">
+        <is>
+          <t>R$ 939,51</t>
+        </is>
+      </c>
+      <c r="Z55" t="inlineStr">
+        <is>
+          <t>R$ 974,55</t>
+        </is>
+      </c>
+      <c r="AA55" t="inlineStr">
+        <is>
+          <t>R$ 1.048,27</t>
+        </is>
+      </c>
+      <c r="AB55" t="inlineStr">
+        <is>
           <t>R$ 919,73</t>
         </is>
       </c>
-      <c r="Y55" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB55" t="inlineStr">
+      <c r="AC55" t="inlineStr">
         <is>
           <t>R$ 1.054,73</t>
         </is>
       </c>
-      <c r="AC55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD55" t="inlineStr">
         <is>
-          <t>R$ 930,62</t>
+          <t>R$ 1.218,93</t>
         </is>
       </c>
       <c r="AE55" t="inlineStr">
         <is>
+          <t>R$ 1.062,57</t>
+        </is>
+      </c>
+      <c r="AF55" t="inlineStr">
+        <is>
           <t>R$ 1.037,36</t>
         </is>
       </c>
-      <c r="AF55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG55" t="inlineStr">
         <is>
-          <t>R$ 1.048,27</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.166,48</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.062,57</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Elias Fausto, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E56" t="n">
@@ -9651,124 +8883,110 @@
         <is>
           <t>R$ 89,14</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>R$ 89,14</t>
         </is>
       </c>
       <c r="P56" t="inlineStr"/>
       <c r="Q56" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>27/04/2026 20:05</t>
         </is>
       </c>
-      <c r="T56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 878,73</t>
         </is>
       </c>
       <c r="W56" t="inlineStr">
         <is>
-          <t>Elias Fausto, SÃO PAULO, BRASIL</t>
+          <t>R$ 878,73</t>
         </is>
       </c>
       <c r="X56" t="inlineStr">
         <is>
+          <t>R$ 1.017,39</t>
+        </is>
+      </c>
+      <c r="Y56" t="inlineStr">
+        <is>
+          <t>R$ 887,42</t>
+        </is>
+      </c>
+      <c r="Z56" t="inlineStr">
+        <is>
+          <t>R$ 921,30</t>
+        </is>
+      </c>
+      <c r="AA56" t="inlineStr">
+        <is>
+          <t>R$ 993,53</t>
+        </is>
+      </c>
+      <c r="AB56" t="inlineStr">
+        <is>
           <t>R$ 868,09</t>
         </is>
       </c>
-      <c r="Y56" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB56" t="inlineStr">
+      <c r="AC56" t="inlineStr">
         <is>
           <t>R$ 1.000,07</t>
         </is>
       </c>
-      <c r="AC56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD56" t="inlineStr">
         <is>
-          <t>R$ 878,73</t>
+          <t>R$ 1.153,33</t>
         </is>
       </c>
       <c r="AE56" t="inlineStr">
         <is>
+          <t>R$ 1.062,57</t>
+        </is>
+      </c>
+      <c r="AF56" t="inlineStr">
+        <is>
           <t>R$ 982,87</t>
         </is>
       </c>
-      <c r="AF56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG56" t="inlineStr">
         <is>
-          <t>R$ 993,53</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.107,83</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.062,57</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Holambra, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E57" t="n">
@@ -9812,124 +9030,110 @@
         <is>
           <t>R$ 172,61</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>R$ 172,61</t>
         </is>
       </c>
       <c r="P57" t="inlineStr"/>
       <c r="Q57" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t>27/04/2026 20:05</t>
         </is>
       </c>
-      <c r="T57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
       <c r="V57" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.093,69</t>
         </is>
       </c>
       <c r="W57" t="inlineStr">
         <is>
-          <t>Holambra, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.093,69</t>
         </is>
       </c>
       <c r="X57" t="inlineStr">
         <is>
+          <t>R$ 1.271,32</t>
+        </is>
+      </c>
+      <c r="Y57" t="inlineStr">
+        <is>
+          <t>R$ 1.103,21</t>
+        </is>
+      </c>
+      <c r="Z57" t="inlineStr">
+        <is>
+          <t>R$ 1.141,93</t>
+        </is>
+      </c>
+      <c r="AA57" t="inlineStr">
+        <is>
+          <t>R$ 1.220,29</t>
+        </is>
+      </c>
+      <c r="AB57" t="inlineStr">
+        <is>
           <t>R$ 1.082,04</t>
         </is>
       </c>
-      <c r="Y57" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB57" t="inlineStr">
+      <c r="AC57" t="inlineStr">
         <is>
           <t>R$ 1.226,52</t>
         </is>
       </c>
-      <c r="AC57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD57" t="inlineStr">
         <is>
-          <t>R$ 1.093,69</t>
+          <t>R$ 1.425,11</t>
         </is>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
+          <t>R$ 1.301,23</t>
+        </is>
+      </c>
+      <c r="AF57" t="inlineStr">
+        <is>
           <t>R$ 1.208,62</t>
         </is>
       </c>
-      <c r="AF57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG57" t="inlineStr">
         <is>
-          <t>R$ 1.220,29</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.350,78</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.301,23</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Hortolandia, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E58" t="n">
@@ -9977,124 +9181,110 @@
       <c r="O58" t="inlineStr">
         <is>
           <t>R$ 151,58</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>27/04/2026 20:06</t>
         </is>
       </c>
-      <c r="T58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="V58" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.034,39</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
-          <t>Hortolandia, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.034,39</t>
         </is>
       </c>
       <c r="X58" t="inlineStr">
         <is>
+          <t>R$ 1.201,27</t>
+        </is>
+      </c>
+      <c r="Y58" t="inlineStr">
+        <is>
+          <t>R$ 1.043,68</t>
+        </is>
+      </c>
+      <c r="Z58" t="inlineStr">
+        <is>
+          <t>R$ 1.081,07</t>
+        </is>
+      </c>
+      <c r="AA58" t="inlineStr">
+        <is>
+          <t>R$ 1.157,73</t>
+        </is>
+      </c>
+      <c r="AB58" t="inlineStr">
+        <is>
           <t>R$ 1.023,02</t>
         </is>
       </c>
-      <c r="Y58" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB58" t="inlineStr">
+      <c r="AC58" t="inlineStr">
         <is>
           <t>R$ 1.164,05</t>
         </is>
       </c>
-      <c r="AC58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD58" t="inlineStr">
         <is>
-          <t>R$ 1.034,39</t>
+          <t>R$ 1.350,13</t>
         </is>
       </c>
       <c r="AE58" t="inlineStr">
         <is>
+          <t>R$ 1.235,39</t>
+        </is>
+      </c>
+      <c r="AF58" t="inlineStr">
+        <is>
           <t>R$ 1.146,34</t>
         </is>
       </c>
-      <c r="AF58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG58" t="inlineStr">
         <is>
-          <t>R$ 1.157,73</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.283,76</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.235,39</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Indaiatuba, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E59" t="n">
@@ -10143,124 +9333,110 @@
         <is>
           <t>R$ 150,64</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Indaiatuba N/S | R$116,40 (19,40 eixo) | SP-075 - KM 60.800</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t>27/04/2026 20:06</t>
         </is>
       </c>
-      <c r="T59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="V59" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 849,08</t>
         </is>
       </c>
       <c r="W59" t="inlineStr">
         <is>
-          <t>Indaiatuba, SÃO PAULO, BRASIL</t>
+          <t>R$ 849,08</t>
         </is>
       </c>
       <c r="X59" t="inlineStr">
         <is>
+          <t>R$ 982,36</t>
+        </is>
+      </c>
+      <c r="Y59" t="inlineStr">
+        <is>
+          <t>R$ 857,66</t>
+        </is>
+      </c>
+      <c r="Z59" t="inlineStr">
+        <is>
+          <t>R$ 890,87</t>
+        </is>
+      </c>
+      <c r="AA59" t="inlineStr">
+        <is>
+          <t>R$ 962,26</t>
+        </is>
+      </c>
+      <c r="AB59" t="inlineStr">
+        <is>
           <t>R$ 838,58</t>
         </is>
       </c>
-      <c r="Y59" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB59" t="inlineStr">
+      <c r="AC59" t="inlineStr">
         <is>
           <t>R$ 968,83</t>
         </is>
       </c>
-      <c r="AC59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD59" t="inlineStr">
         <is>
-          <t>R$ 849,08</t>
+          <t>R$ 1.115,84</t>
         </is>
       </c>
       <c r="AE59" t="inlineStr">
         <is>
+          <t>R$ 1.029,65</t>
+        </is>
+      </c>
+      <c r="AF59" t="inlineStr">
+        <is>
           <t>R$ 951,74</t>
         </is>
       </c>
-      <c r="AF59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG59" t="inlineStr">
         <is>
-          <t>R$ 962,26</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.074,32</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.029,65</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Jaguariuna, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E60" t="n">
@@ -10309,124 +9485,110 @@
         <is>
           <t>R$ 369,64</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Jaguariúna N/S | R$105,60 (17,60 eixo) | SP-340 - KM 123.500</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t>27/04/2026 20:07</t>
         </is>
       </c>
-      <c r="T60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="V60" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.108,52</t>
         </is>
       </c>
       <c r="W60" t="inlineStr">
         <is>
-          <t>Jaguariuna, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.108,52</t>
         </is>
       </c>
       <c r="X60" t="inlineStr">
         <is>
+          <t>R$ 1.288,83</t>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t>R$ 1.118,09</t>
+        </is>
+      </c>
+      <c r="Z60" t="inlineStr">
+        <is>
+          <t>R$ 1.157,15</t>
+        </is>
+      </c>
+      <c r="AA60" t="inlineStr">
+        <is>
+          <t>R$ 1.235,92</t>
+        </is>
+      </c>
+      <c r="AB60" t="inlineStr">
+        <is>
           <t>R$ 1.096,79</t>
         </is>
       </c>
-      <c r="Y60" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB60" t="inlineStr">
+      <c r="AC60" t="inlineStr">
         <is>
           <t>R$ 1.242,14</t>
         </is>
       </c>
-      <c r="AC60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD60" t="inlineStr">
         <is>
-          <t>R$ 1.108,52</t>
+          <t>R$ 1.443,85</t>
         </is>
       </c>
       <c r="AE60" t="inlineStr">
         <is>
+          <t>R$ 1.317,69</t>
+        </is>
+      </c>
+      <c r="AF60" t="inlineStr">
+        <is>
           <t>R$ 1.224,19</t>
         </is>
       </c>
-      <c r="AF60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG60" t="inlineStr">
         <is>
-          <t>R$ 1.235,92</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.367,54</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.317,69</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Monte Mor, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E61" t="n">
@@ -10470,124 +9632,110 @@
         <is>
           <t>R$ 179,50</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>R$ 357,70</t>
         </is>
       </c>
       <c r="P61" t="inlineStr"/>
       <c r="Q61" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t>27/04/2026 20:07</t>
         </is>
       </c>
-      <c r="T61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="V61" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.108,52</t>
         </is>
       </c>
       <c r="W61" t="inlineStr">
         <is>
-          <t>Monte Mor, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.108,52</t>
         </is>
       </c>
       <c r="X61" t="inlineStr">
         <is>
+          <t>R$ 1.288,83</t>
+        </is>
+      </c>
+      <c r="Y61" t="inlineStr">
+        <is>
+          <t>R$ 1.118,09</t>
+        </is>
+      </c>
+      <c r="Z61" t="inlineStr">
+        <is>
+          <t>R$ 1.157,15</t>
+        </is>
+      </c>
+      <c r="AA61" t="inlineStr">
+        <is>
+          <t>R$ 1.235,92</t>
+        </is>
+      </c>
+      <c r="AB61" t="inlineStr">
+        <is>
           <t>R$ 1.096,79</t>
         </is>
       </c>
-      <c r="Y61" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB61" t="inlineStr">
+      <c r="AC61" t="inlineStr">
         <is>
           <t>R$ 1.242,14</t>
         </is>
       </c>
-      <c r="AC61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD61" t="inlineStr">
         <is>
-          <t>R$ 1.108,52</t>
+          <t>R$ 1.443,85</t>
         </is>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
+          <t>R$ 1.317,69</t>
+        </is>
+      </c>
+      <c r="AF61" t="inlineStr">
+        <is>
           <t>R$ 1.224,19</t>
         </is>
       </c>
-      <c r="AF61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG61" t="inlineStr">
         <is>
-          <t>R$ 1.235,92</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.367,54</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.317,69</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Nova Odessa, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E62" t="n">
@@ -10631,124 +9779,110 @@
         <is>
           <t>R$ 90,71</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>R$ 90,71</t>
         </is>
       </c>
       <c r="P62" t="inlineStr"/>
       <c r="Q62" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t>27/04/2026 20:08</t>
         </is>
       </c>
-      <c r="T62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="V62" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 878,73</t>
         </is>
       </c>
       <c r="W62" t="inlineStr">
         <is>
-          <t>Nova Odessa, SÃO PAULO, BRASIL</t>
+          <t>R$ 878,73</t>
         </is>
       </c>
       <c r="X62" t="inlineStr">
         <is>
+          <t>R$ 1.017,39</t>
+        </is>
+      </c>
+      <c r="Y62" t="inlineStr">
+        <is>
+          <t>R$ 887,42</t>
+        </is>
+      </c>
+      <c r="Z62" t="inlineStr">
+        <is>
+          <t>R$ 921,30</t>
+        </is>
+      </c>
+      <c r="AA62" t="inlineStr">
+        <is>
+          <t>R$ 993,53</t>
+        </is>
+      </c>
+      <c r="AB62" t="inlineStr">
+        <is>
           <t>R$ 868,09</t>
         </is>
       </c>
-      <c r="Y62" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB62" t="inlineStr">
+      <c r="AC62" t="inlineStr">
         <is>
           <t>R$ 1.000,07</t>
         </is>
       </c>
-      <c r="AC62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD62" t="inlineStr">
         <is>
-          <t>R$ 878,73</t>
+          <t>R$ 1.153,33</t>
         </is>
       </c>
       <c r="AE62" t="inlineStr">
         <is>
+          <t>R$ 1.062,57</t>
+        </is>
+      </c>
+      <c r="AF62" t="inlineStr">
+        <is>
           <t>R$ 982,87</t>
         </is>
       </c>
-      <c r="AF62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG62" t="inlineStr">
         <is>
-          <t>R$ 993,53</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.107,83</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.062,57</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Paulinia, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E63" t="n">
@@ -10796,124 +9930,110 @@
       <c r="O63" t="inlineStr">
         <is>
           <t>R$ 21,67</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R63" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t>27/04/2026 20:08</t>
         </is>
       </c>
-      <c r="T63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
       <c r="V63" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 700,84</t>
         </is>
       </c>
       <c r="W63" t="inlineStr">
         <is>
-          <t>Paulinia, SÃO PAULO, BRASIL</t>
+          <t>R$ 700,84</t>
         </is>
       </c>
       <c r="X63" t="inlineStr">
         <is>
+          <t>R$ 807,23</t>
+        </is>
+      </c>
+      <c r="Y63" t="inlineStr">
+        <is>
+          <t>R$ 708,85</t>
+        </is>
+      </c>
+      <c r="Z63" t="inlineStr">
+        <is>
+          <t>R$ 738,71</t>
+        </is>
+      </c>
+      <c r="AA63" t="inlineStr">
+        <is>
+          <t>R$ 805,87</t>
+        </is>
+      </c>
+      <c r="AB63" t="inlineStr">
+        <is>
           <t>R$ 691,02</t>
         </is>
       </c>
-      <c r="Y63" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB63" t="inlineStr">
+      <c r="AC63" t="inlineStr">
         <is>
           <t>R$ 812,65</t>
         </is>
       </c>
-      <c r="AC63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD63" t="inlineStr">
         <is>
-          <t>R$ 700,84</t>
+          <t>R$ 928,40</t>
         </is>
       </c>
       <c r="AE63" t="inlineStr">
         <is>
+          <t>R$ 865,06</t>
+        </is>
+      </c>
+      <c r="AF63" t="inlineStr">
+        <is>
           <t>R$ 796,05</t>
         </is>
       </c>
-      <c r="AF63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG63" t="inlineStr">
         <is>
-          <t>R$ 805,87</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 906,77</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 865,06</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Pedreira, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E64" t="n">
@@ -10962,124 +10082,110 @@
         <is>
           <t>R$ 156,33</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Jaguariúna N/S | R$105,60 (17,60 eixo) | SP-340 - KM 123.500</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t>27/04/2026 20:08</t>
         </is>
       </c>
-      <c r="T64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="V64" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 863,91</t>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
-          <t>Pedreira, SÃO PAULO, BRASIL</t>
+          <t>R$ 863,91</t>
         </is>
       </c>
       <c r="X64" t="inlineStr">
         <is>
+          <t>R$ 999,87</t>
+        </is>
+      </c>
+      <c r="Y64" t="inlineStr">
+        <is>
+          <t>R$ 872,54</t>
+        </is>
+      </c>
+      <c r="Z64" t="inlineStr">
+        <is>
+          <t>R$ 906,08</t>
+        </is>
+      </c>
+      <c r="AA64" t="inlineStr">
+        <is>
+          <t>R$ 977,89</t>
+        </is>
+      </c>
+      <c r="AB64" t="inlineStr">
+        <is>
           <t>R$ 853,33</t>
         </is>
       </c>
-      <c r="Y64" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB64" t="inlineStr">
+      <c r="AC64" t="inlineStr">
         <is>
           <t>R$ 984,45</t>
         </is>
       </c>
-      <c r="AC64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD64" t="inlineStr">
         <is>
-          <t>R$ 863,91</t>
+          <t>R$ 1.134,58</t>
         </is>
       </c>
       <c r="AE64" t="inlineStr">
         <is>
+          <t>R$ 1.046,11</t>
+        </is>
+      </c>
+      <c r="AF64" t="inlineStr">
+        <is>
           <t>R$ 967,30</t>
         </is>
       </c>
-      <c r="AF64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG64" t="inlineStr">
         <is>
-          <t>R$ 977,89</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.091,08</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.046,11</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>SANTA BARBARA D OESTE, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E65" t="n">
@@ -11123,124 +10229,110 @@
         <is>
           <t>R$ 202,13</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>R$ 380,33</t>
         </is>
       </c>
       <c r="P65" t="inlineStr"/>
       <c r="Q65" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t>27/04/2026 20:09</t>
         </is>
       </c>
-      <c r="T65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr"/>
       <c r="V65" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.167,82</t>
         </is>
       </c>
       <c r="W65" t="inlineStr">
         <is>
-          <t>SANTA BARBARA D OESTE, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.167,82</t>
         </is>
       </c>
       <c r="X65" t="inlineStr">
         <is>
+          <t>R$ 1.358,88</t>
+        </is>
+      </c>
+      <c r="Y65" t="inlineStr">
+        <is>
+          <t>R$ 1.177,62</t>
+        </is>
+      </c>
+      <c r="Z65" t="inlineStr">
+        <is>
+          <t>R$ 1.218,01</t>
+        </is>
+      </c>
+      <c r="AA65" t="inlineStr">
+        <is>
+          <t>R$ 829,33</t>
+        </is>
+      </c>
+      <c r="AB65" t="inlineStr">
+        <is>
           <t>R$ 1.155,81</t>
         </is>
       </c>
-      <c r="Y65" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB65" t="inlineStr">
+      <c r="AC65" t="inlineStr">
         <is>
           <t>R$ 1.304,61</t>
         </is>
       </c>
-      <c r="AC65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD65" t="inlineStr">
         <is>
-          <t>R$ 1.167,82</t>
+          <t>R$ 1.518,83</t>
         </is>
       </c>
       <c r="AE65" t="inlineStr">
         <is>
+          <t>R$ 889,75</t>
+        </is>
+      </c>
+      <c r="AF65" t="inlineStr">
+        <is>
           <t>R$ 1.286,46</t>
         </is>
       </c>
-      <c r="AF65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG65" t="inlineStr">
         <is>
-          <t>R$ 829,33</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 931,91</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 889,75</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Sumare, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E66" t="n">
@@ -11284,124 +10376,110 @@
         <is>
           <t>R$ 28,10</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>R$ 28,10</t>
         </is>
       </c>
       <c r="P66" t="inlineStr"/>
       <c r="Q66" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t>27/04/2026 20:09</t>
         </is>
       </c>
-      <c r="T66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
       <c r="V66" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 723,07</t>
         </is>
       </c>
       <c r="W66" t="inlineStr">
         <is>
-          <t>Sumare, SÃO PAULO, BRASIL</t>
+          <t>R$ 723,07</t>
         </is>
       </c>
       <c r="X66" t="inlineStr">
         <is>
+          <t>R$ 833,50</t>
+        </is>
+      </c>
+      <c r="Y66" t="inlineStr">
+        <is>
+          <t>R$ 731,17</t>
+        </is>
+      </c>
+      <c r="Z66" t="inlineStr">
+        <is>
+          <t>R$ 761,53</t>
+        </is>
+      </c>
+      <c r="AA66" t="inlineStr">
+        <is>
+          <t>R$ 829,33</t>
+        </is>
+      </c>
+      <c r="AB66" t="inlineStr">
+        <is>
           <t>R$ 713,16</t>
         </is>
       </c>
-      <c r="Y66" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB66" t="inlineStr">
+      <c r="AC66" t="inlineStr">
         <is>
           <t>R$ 836,08</t>
         </is>
       </c>
-      <c r="AC66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD66" t="inlineStr">
         <is>
-          <t>R$ 723,07</t>
+          <t>R$ 956,52</t>
         </is>
       </c>
       <c r="AE66" t="inlineStr">
         <is>
+          <t>R$ 889,75</t>
+        </is>
+      </c>
+      <c r="AF66" t="inlineStr">
+        <is>
           <t>R$ 819,40</t>
         </is>
       </c>
-      <c r="AF66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG66" t="inlineStr">
         <is>
-          <t>R$ 829,33</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 931,91</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 889,75</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Valinhos, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E67" t="n">
@@ -11449,124 +10527,110 @@
       <c r="O67" t="inlineStr">
         <is>
           <t>R$ 36,31</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R67" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S67" t="inlineStr">
         <is>
           <t>27/04/2026 20:10</t>
         </is>
       </c>
-      <c r="T67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="V67" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 745,31</t>
         </is>
       </c>
       <c r="W67" t="inlineStr">
         <is>
-          <t>Valinhos, SÃO PAULO, BRASIL</t>
+          <t>R$ 745,31</t>
         </is>
       </c>
       <c r="X67" t="inlineStr">
         <is>
+          <t>R$ 859,77</t>
+        </is>
+      </c>
+      <c r="Y67" t="inlineStr">
+        <is>
+          <t>R$ 753,49</t>
+        </is>
+      </c>
+      <c r="Z67" t="inlineStr">
+        <is>
+          <t>R$ 784,35</t>
+        </is>
+      </c>
+      <c r="AA67" t="inlineStr">
+        <is>
+          <t>R$ 852,79</t>
+        </is>
+      </c>
+      <c r="AB67" t="inlineStr">
+        <is>
           <t>R$ 735,29</t>
         </is>
       </c>
-      <c r="Y67" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB67" t="inlineStr">
+      <c r="AC67" t="inlineStr">
         <is>
           <t>R$ 859,51</t>
         </is>
       </c>
-      <c r="AC67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD67" t="inlineStr">
         <is>
-          <t>R$ 745,31</t>
+          <t>R$ 984,63</t>
         </is>
       </c>
       <c r="AE67" t="inlineStr">
         <is>
+          <t>R$ 1.218,93</t>
+        </is>
+      </c>
+      <c r="AF67" t="inlineStr">
+        <is>
           <t>R$ 842,76</t>
         </is>
       </c>
-      <c r="AF67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG67" t="inlineStr">
         <is>
-          <t>R$ 852,79</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 957,04</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.218,93</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Vinhedo, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E68" t="n">
@@ -11615,124 +10679,110 @@
         <is>
           <t>R$ 217,73</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Valinhos - S | R$81,60 (13,60 eixo) | SP-330 - KM 81.000</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S68" t="inlineStr">
         <is>
           <t>27/04/2026 20:10</t>
         </is>
       </c>
-      <c r="T68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
       <c r="V68" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.019,57</t>
         </is>
       </c>
       <c r="W68" t="inlineStr">
         <is>
-          <t>Vinhedo, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.019,57</t>
         </is>
       </c>
       <c r="X68" t="inlineStr">
         <is>
+          <t>R$ 1.183,76</t>
+        </is>
+      </c>
+      <c r="Y68" t="inlineStr">
+        <is>
+          <t>R$ 1.028,80</t>
+        </is>
+      </c>
+      <c r="Z68" t="inlineStr">
+        <is>
+          <t>R$ 1.065,85</t>
+        </is>
+      </c>
+      <c r="AA68" t="inlineStr">
+        <is>
+          <t>R$ 1.142,10</t>
+        </is>
+      </c>
+      <c r="AB68" t="inlineStr">
+        <is>
           <t>R$ 1.008,26</t>
         </is>
       </c>
-      <c r="Y68" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB68" t="inlineStr">
+      <c r="AC68" t="inlineStr">
         <is>
           <t>R$ 1.148,44</t>
         </is>
       </c>
-      <c r="AC68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD68" t="inlineStr">
         <is>
-          <t>R$ 1.019,57</t>
+          <t>R$ 1.331,39</t>
         </is>
       </c>
       <c r="AE68" t="inlineStr">
         <is>
+          <t>R$ 1.218,93</t>
+        </is>
+      </c>
+      <c r="AF68" t="inlineStr">
+        <is>
           <t>R$ 1.130,78</t>
         </is>
       </c>
-      <c r="AF68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG68" t="inlineStr">
         <is>
-          <t>R$ 1.142,10</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.267,01</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.218,93</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>aguas de Lindoia, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E69" t="n">
@@ -11781,124 +10831,110 @@
         <is>
           <t>R$ 317,38</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Mogi Mirim | R$66,60 (11,10 eixo) | SP-147 - KM 52.000</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
           <t>27/04/2026 20:11</t>
         </is>
       </c>
-      <c r="T69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="V69" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.064,04</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
-          <t>aguas de Lindoia, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.064,04</t>
         </is>
       </c>
       <c r="X69" t="inlineStr">
         <is>
+          <t>R$ 1.236,29</t>
+        </is>
+      </c>
+      <c r="Y69" t="inlineStr">
+        <is>
+          <t>R$ 1.073,44</t>
+        </is>
+      </c>
+      <c r="Z69" t="inlineStr">
+        <is>
+          <t>R$ 1.111,50</t>
+        </is>
+      </c>
+      <c r="AA69" t="inlineStr">
+        <is>
+          <t>R$ 1.189,01</t>
+        </is>
+      </c>
+      <c r="AB69" t="inlineStr">
+        <is>
           <t>R$ 1.052,53</t>
         </is>
       </c>
-      <c r="Y69" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB69" t="inlineStr">
+      <c r="AC69" t="inlineStr">
         <is>
           <t>R$ 1.195,29</t>
         </is>
       </c>
-      <c r="AC69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD69" t="inlineStr">
         <is>
-          <t>R$ 1.064,04</t>
+          <t>R$ 1.387,62</t>
         </is>
       </c>
       <c r="AE69" t="inlineStr">
         <is>
+          <t>R$ 1.268,31</t>
+        </is>
+      </c>
+      <c r="AF69" t="inlineStr">
+        <is>
           <t>R$ 1.177,48</t>
         </is>
       </c>
-      <c r="AF69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG69" t="inlineStr">
         <is>
-          <t>R$ 1.189,01</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.317,27</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.268,31</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Amparo, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E70" t="n">
@@ -11947,124 +10983,110 @@
         <is>
           <t>R$ 495,45</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Jaguariúna N/S | R$105,60 (17,60 eixo) | SP-340 - KM 123.500</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R70" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S70" t="inlineStr">
         <is>
           <t>27/04/2026 20:11</t>
         </is>
       </c>
-      <c r="T70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
       <c r="V70" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.553,26</t>
         </is>
       </c>
       <c r="W70" t="inlineStr">
         <is>
-          <t>Amparo, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.553,26</t>
         </is>
       </c>
       <c r="X70" t="inlineStr">
         <is>
+          <t>R$ 1.814,21</t>
+        </is>
+      </c>
+      <c r="Y70" t="inlineStr">
+        <is>
+          <t>R$ 1.564,54</t>
+        </is>
+      </c>
+      <c r="Z70" t="inlineStr">
+        <is>
+          <t>R$ 1.613,63</t>
+        </is>
+      </c>
+      <c r="AA70" t="inlineStr">
+        <is>
+          <t>R$ 1.705,07</t>
+        </is>
+      </c>
+      <c r="AB70" t="inlineStr">
+        <is>
           <t>R$ 1.539,45</t>
         </is>
       </c>
-      <c r="Y70" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB70" t="inlineStr">
+      <c r="AC70" t="inlineStr">
         <is>
           <t>R$ 1.710,68</t>
         </is>
       </c>
-      <c r="AC70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD70" t="inlineStr">
         <is>
-          <t>R$ 1.553,26</t>
+          <t>R$ 2.006,16</t>
         </is>
       </c>
       <c r="AE70" t="inlineStr">
         <is>
+          <t>R$ 1.811,46</t>
+        </is>
+      </c>
+      <c r="AF70" t="inlineStr">
+        <is>
           <t>R$ 1.691,24</t>
         </is>
       </c>
-      <c r="AF70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG70" t="inlineStr">
         <is>
-          <t>R$ 1.705,07</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.870,19</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.811,46</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Lindoia, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E71" t="n">
@@ -12113,124 +11135,110 @@
         <is>
           <t>R$ 435,44</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Mogi Mirim | R$66,60 (11,10 eixo) | SP-147 - KM 52.000</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S71" t="inlineStr">
         <is>
           <t>27/04/2026 20:11</t>
         </is>
       </c>
-      <c r="T71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T71" t="inlineStr"/>
       <c r="U71" t="inlineStr"/>
       <c r="V71" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.308,65</t>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
-          <t>Lindoia, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.308,65</t>
         </is>
       </c>
       <c r="X71" t="inlineStr">
         <is>
+          <t>R$ 1.525,25</t>
+        </is>
+      </c>
+      <c r="Y71" t="inlineStr">
+        <is>
+          <t>R$ 1.318,99</t>
+        </is>
+      </c>
+      <c r="Z71" t="inlineStr">
+        <is>
+          <t>R$ 1.362,56</t>
+        </is>
+      </c>
+      <c r="AA71" t="inlineStr">
+        <is>
+          <t>R$ 1.447,04</t>
+        </is>
+      </c>
+      <c r="AB71" t="inlineStr">
+        <is>
           <t>R$ 1.295,99</t>
         </is>
       </c>
-      <c r="Y71" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB71" t="inlineStr">
+      <c r="AC71" t="inlineStr">
         <is>
           <t>R$ 1.452,98</t>
         </is>
       </c>
-      <c r="AC71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD71" t="inlineStr">
         <is>
-          <t>R$ 1.308,65</t>
+          <t>R$ 1.696,89</t>
         </is>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
+          <t>R$ 1.539,88</t>
+        </is>
+      </c>
+      <c r="AF71" t="inlineStr">
+        <is>
           <t>R$ 1.434,36</t>
         </is>
       </c>
-      <c r="AF71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG71" t="inlineStr">
         <is>
-          <t>R$ 1.447,04</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.593,73</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.539,88</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Monte Alegre do Sul, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E72" t="n">
@@ -12279,124 +11287,110 @@
         <is>
           <t>R$ 475,64</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Jaguariúna N/S | R$105,60 (17,60 eixo) | SP-340 - KM 123.500</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S72" t="inlineStr">
         <is>
           <t>27/04/2026 20:12</t>
         </is>
       </c>
-      <c r="T72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
       <c r="V72" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.501,38</t>
         </is>
       </c>
       <c r="W72" t="inlineStr">
         <is>
-          <t>Monte Alegre do Sul, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.501,38</t>
         </is>
       </c>
       <c r="X72" t="inlineStr">
         <is>
+          <t>R$ 1.752,91</t>
+        </is>
+      </c>
+      <c r="Y72" t="inlineStr">
+        <is>
+          <t>R$ 1.512,45</t>
+        </is>
+      </c>
+      <c r="Z72" t="inlineStr">
+        <is>
+          <t>R$ 1.560,37</t>
+        </is>
+      </c>
+      <c r="AA72" t="inlineStr">
+        <is>
+          <t>R$ 1.650,34</t>
+        </is>
+      </c>
+      <c r="AB72" t="inlineStr">
+        <is>
           <t>R$ 1.487,80</t>
         </is>
       </c>
-      <c r="Y72" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB72" t="inlineStr">
+      <c r="AC72" t="inlineStr">
         <is>
           <t>R$ 1.656,01</t>
         </is>
       </c>
-      <c r="AC72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD72" t="inlineStr">
         <is>
-          <t>R$ 1.501,38</t>
+          <t>R$ 1.940,56</t>
         </is>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
+          <t>R$ 1.753,85</t>
+        </is>
+      </c>
+      <c r="AF72" t="inlineStr">
+        <is>
           <t>R$ 1.636,75</t>
         </is>
       </c>
-      <c r="AF72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG72" t="inlineStr">
         <is>
-          <t>R$ 1.650,34</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.811,54</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.753,85</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Pedra Bela, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E73" t="n">
@@ -12445,124 +11439,110 @@
         <is>
           <t>R$ 470,75</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itatiba N/S | R$91,80 (15,30 eixo) | SP-065 - KM 110.100</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S73" t="inlineStr">
         <is>
           <t>27/04/2026 20:12</t>
         </is>
       </c>
-      <c r="T73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="V73" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.397,60</t>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
-          <t>Pedra Bela, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.397,60</t>
         </is>
       </c>
       <c r="X73" t="inlineStr">
         <is>
+          <t>R$ 1.630,33</t>
+        </is>
+      </c>
+      <c r="Y73" t="inlineStr">
+        <is>
+          <t>R$ 1.408,28</t>
+        </is>
+      </c>
+      <c r="Z73" t="inlineStr">
+        <is>
+          <t>R$ 1.453,86</t>
+        </is>
+      </c>
+      <c r="AA73" t="inlineStr">
+        <is>
+          <t>R$ 1.798,90</t>
+        </is>
+      </c>
+      <c r="AB73" t="inlineStr">
+        <is>
           <t>R$ 1.384,52</t>
         </is>
       </c>
-      <c r="Y73" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB73" t="inlineStr">
+      <c r="AC73" t="inlineStr">
         <is>
           <t>R$ 1.546,69</t>
         </is>
       </c>
-      <c r="AC73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD73" t="inlineStr">
         <is>
-          <t>R$ 1.397,60</t>
+          <t>R$ 1.809,35</t>
         </is>
       </c>
       <c r="AE73" t="inlineStr">
         <is>
+          <t>R$ 1.910,22</t>
+        </is>
+      </c>
+      <c r="AF73" t="inlineStr">
+        <is>
           <t>R$ 1.527,77</t>
         </is>
       </c>
-      <c r="AF73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG73" t="inlineStr">
         <is>
-          <t>R$ 1.798,90</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.970,72</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.910,22</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Pinhalzinho, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E74" t="n">
@@ -12611,124 +11591,110 @@
         <is>
           <t>R$ 552,14</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itatiba N/S | R$91,80 (15,30 eixo) | SP-065 - KM 110.100</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t>27/04/2026 20:13</t>
         </is>
       </c>
-      <c r="T74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
       <c r="V74" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.642,21</t>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
-          <t>Pinhalzinho, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.642,21</t>
         </is>
       </c>
       <c r="X74" t="inlineStr">
         <is>
+          <t>R$ 1.919,28</t>
+        </is>
+      </c>
+      <c r="Y74" t="inlineStr">
+        <is>
+          <t>R$ 1.653,83</t>
+        </is>
+      </c>
+      <c r="Z74" t="inlineStr">
+        <is>
+          <t>R$ 1.704,92</t>
+        </is>
+      </c>
+      <c r="AA74" t="inlineStr">
+        <is>
+          <t>R$ 1.798,90</t>
+        </is>
+      </c>
+      <c r="AB74" t="inlineStr">
+        <is>
           <t>R$ 1.627,98</t>
         </is>
       </c>
-      <c r="Y74" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB74" t="inlineStr">
+      <c r="AC74" t="inlineStr">
         <is>
           <t>R$ 1.804,38</t>
         </is>
       </c>
-      <c r="AC74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD74" t="inlineStr">
         <is>
-          <t>R$ 1.642,21</t>
+          <t>R$ 2.118,62</t>
         </is>
       </c>
       <c r="AE74" t="inlineStr">
         <is>
+          <t>R$ 1.910,22</t>
+        </is>
+      </c>
+      <c r="AF74" t="inlineStr">
+        <is>
           <t>R$ 1.784,66</t>
         </is>
       </c>
-      <c r="AF74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG74" t="inlineStr">
         <is>
-          <t>R$ 1.798,90</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.970,72</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.910,22</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Serra Negra, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E75" t="n">
@@ -12777,124 +11743,110 @@
         <is>
           <t>R$ 537,27</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>Limeira - Engenheiro Coelho | R$75,60 (12,60 eixo) | SP-147 - KM 91.300
 Mogi Mirim | R$66,60 (11,10 eixo) | SP-147 - KM 52.000</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S75" t="inlineStr">
         <is>
           <t>27/04/2026 20:13</t>
         </is>
       </c>
-      <c r="T75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
       <c r="V75" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.605,15</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
-          <t>Serra Negra, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.605,15</t>
         </is>
       </c>
       <c r="X75" t="inlineStr">
         <is>
+          <t>R$ 1.875,50</t>
+        </is>
+      </c>
+      <c r="Y75" t="inlineStr">
+        <is>
+          <t>R$ 1.616,62</t>
+        </is>
+      </c>
+      <c r="Z75" t="inlineStr">
+        <is>
+          <t>R$ 1.666,88</t>
+        </is>
+      </c>
+      <c r="AA75" t="inlineStr">
+        <is>
+          <t>R$ 1.759,80</t>
+        </is>
+      </c>
+      <c r="AB75" t="inlineStr">
+        <is>
           <t>R$ 1.591,09</t>
         </is>
       </c>
-      <c r="Y75" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB75" t="inlineStr">
+      <c r="AC75" t="inlineStr">
         <is>
           <t>R$ 1.765,34</t>
         </is>
       </c>
-      <c r="AC75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD75" t="inlineStr">
         <is>
-          <t>R$ 1.605,15</t>
+          <t>R$ 2.071,76</t>
         </is>
       </c>
       <c r="AE75" t="inlineStr">
         <is>
+          <t>R$ 1.869,07</t>
+        </is>
+      </c>
+      <c r="AF75" t="inlineStr">
+        <is>
           <t>R$ 1.745,73</t>
         </is>
       </c>
-      <c r="AF75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG75" t="inlineStr">
         <is>
-          <t>R$ 1.759,80</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.928,83</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.869,07</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Socorro, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E76" t="n">
@@ -12944,124 +11896,110 @@
           <t>R$ 499,17</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S76" t="inlineStr">
         <is>
           <t>27/04/2026 20:14</t>
         </is>
       </c>
-      <c r="T76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="V76" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.560,68</t>
         </is>
       </c>
       <c r="W76" t="inlineStr">
         <is>
-          <t>Socorro, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.694,10</t>
         </is>
       </c>
       <c r="X76" t="inlineStr">
         <is>
+          <t>R$ 1.822,96</t>
+        </is>
+      </c>
+      <c r="Y76" t="inlineStr">
+        <is>
+          <t>R$ 1.705,91</t>
+        </is>
+      </c>
+      <c r="Z76" t="inlineStr">
+        <is>
+          <t>R$ 1.621,23</t>
+        </is>
+      </c>
+      <c r="AA76" t="inlineStr">
+        <is>
+          <t>R$ 1.853,63</t>
+        </is>
+      </c>
+      <c r="AB76" t="inlineStr">
+        <is>
           <t>R$ 1.546,82</t>
         </is>
       </c>
-      <c r="Y76" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB76" t="inlineStr">
+      <c r="AC76" t="inlineStr">
         <is>
           <t>R$ 1.718,48</t>
         </is>
       </c>
-      <c r="AC76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD76" t="inlineStr">
         <is>
-          <t>R$ 1.694,10</t>
+          <t>R$ 2.184,22</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
+          <t>R$ 1.967,82</t>
+        </is>
+      </c>
+      <c r="AF76" t="inlineStr">
+        <is>
           <t>R$ 1.839,15</t>
         </is>
       </c>
-      <c r="AF76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG76" t="inlineStr">
         <is>
-          <t>R$ 1.853,63</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.029,36</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.967,82</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Barueri, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E77" t="n">
@@ -13112,124 +12050,110 @@
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Castello Branco Externa | R$21,00 (3,50 eixo) | SP-021 - KM 14.290</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R77" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S77" t="inlineStr">
         <is>
           <t>27/04/2026 20:14</t>
         </is>
       </c>
-      <c r="T77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
       <c r="V77" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.694,10</t>
         </is>
       </c>
       <c r="W77" t="inlineStr">
         <is>
-          <t>Barueri, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.694,10</t>
         </is>
       </c>
       <c r="X77" t="inlineStr">
         <is>
+          <t>R$ 1.980,58</t>
+        </is>
+      </c>
+      <c r="Y77" t="inlineStr">
+        <is>
+          <t>R$ 1.705,91</t>
+        </is>
+      </c>
+      <c r="Z77" t="inlineStr">
+        <is>
+          <t>R$ 1.758,18</t>
+        </is>
+      </c>
+      <c r="AA77" t="inlineStr">
+        <is>
+          <t>R$ 1.853,63</t>
+        </is>
+      </c>
+      <c r="AB77" t="inlineStr">
+        <is>
           <t>R$ 1.679,62</t>
         </is>
       </c>
-      <c r="Y77" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB77" t="inlineStr">
+      <c r="AC77" t="inlineStr">
         <is>
           <t>R$ 1.859,04</t>
         </is>
       </c>
-      <c r="AC77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD77" t="inlineStr">
         <is>
-          <t>R$ 1.694,10</t>
+          <t>R$ 2.184,22</t>
         </is>
       </c>
       <c r="AE77" t="inlineStr">
         <is>
+          <t>R$ 1.967,82</t>
+        </is>
+      </c>
+      <c r="AF77" t="inlineStr">
+        <is>
           <t>R$ 1.839,15</t>
         </is>
       </c>
-      <c r="AF77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG77" t="inlineStr">
         <is>
-          <t>R$ 1.853,63</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.029,36</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.967,82</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Cajamar, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E78" t="n">
@@ -13278,124 +12202,110 @@
         <is>
           <t>R$ 603,95</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S78" t="inlineStr">
         <is>
           <t>27/04/2026 20:15</t>
         </is>
       </c>
-      <c r="T78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
       <c r="V78" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.538,44</t>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
-          <t>Cajamar, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.538,44</t>
         </is>
       </c>
       <c r="X78" t="inlineStr">
         <is>
+          <t>R$ 1.796,70</t>
+        </is>
+      </c>
+      <c r="Y78" t="inlineStr">
+        <is>
+          <t>R$ 1.549,66</t>
+        </is>
+      </c>
+      <c r="Z78" t="inlineStr">
+        <is>
+          <t>R$ 1.598,41</t>
+        </is>
+      </c>
+      <c r="AA78" t="inlineStr">
+        <is>
+          <t>R$ 1.689,43</t>
+        </is>
+      </c>
+      <c r="AB78" t="inlineStr">
+        <is>
           <t>R$ 1.524,69</t>
         </is>
       </c>
-      <c r="Y78" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB78" t="inlineStr">
+      <c r="AC78" t="inlineStr">
         <is>
           <t>R$ 1.695,06</t>
         </is>
       </c>
-      <c r="AC78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD78" t="inlineStr">
         <is>
-          <t>R$ 1.538,44</t>
+          <t>R$ 1.987,42</t>
         </is>
       </c>
       <c r="AE78" t="inlineStr">
         <is>
+          <t>R$ 1.795,00</t>
+        </is>
+      </c>
+      <c r="AF78" t="inlineStr">
+        <is>
           <t>R$ 1.675,68</t>
         </is>
       </c>
-      <c r="AF78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG78" t="inlineStr">
         <is>
-          <t>R$ 1.689,43</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.853,43</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.795,00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Carapicuiba, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E79" t="n">
@@ -13446,124 +12356,110 @@
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Castello Branco Externa | R$21,00 (3,50 eixo) | SP-021 - KM 14.290</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t>27/04/2026 20:15</t>
         </is>
       </c>
-      <c r="T79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
       <c r="V79" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.382,78</t>
         </is>
       </c>
       <c r="W79" t="inlineStr">
         <is>
-          <t>Carapicuiba, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.382,78</t>
         </is>
       </c>
       <c r="X79" t="inlineStr">
         <is>
+          <t>R$ 1.612,81</t>
+        </is>
+      </c>
+      <c r="Y79" t="inlineStr">
+        <is>
+          <t>R$ 1.393,40</t>
+        </is>
+      </c>
+      <c r="Z79" t="inlineStr">
+        <is>
+          <t>R$ 1.438,64</t>
+        </is>
+      </c>
+      <c r="AA79" t="inlineStr">
+        <is>
+          <t>R$ 1.525,23</t>
+        </is>
+      </c>
+      <c r="AB79" t="inlineStr">
+        <is>
           <t>R$ 1.369,76</t>
         </is>
       </c>
-      <c r="Y79" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB79" t="inlineStr">
+      <c r="AC79" t="inlineStr">
         <is>
           <t>R$ 1.531,07</t>
         </is>
       </c>
-      <c r="AC79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD79" t="inlineStr">
         <is>
-          <t>R$ 1.382,78</t>
+          <t>R$ 1.790,61</t>
         </is>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
+          <t>R$ 1.622,18</t>
+        </is>
+      </c>
+      <c r="AF79" t="inlineStr">
+        <is>
           <t>R$ 1.512,21</t>
         </is>
       </c>
-      <c r="AF79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG79" t="inlineStr">
         <is>
-          <t>R$ 1.525,23</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.677,50</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.622,18</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Itapevi, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E80" t="n">
@@ -13614,124 +12510,110 @@
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Castello Branco Externa | R$21,00 (3,50 eixo) | SP-021 - KM 14.290</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S80" t="inlineStr">
         <is>
           <t>27/04/2026 20:15</t>
         </is>
       </c>
-      <c r="T80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
       <c r="V80" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.545,85</t>
         </is>
       </c>
       <c r="W80" t="inlineStr">
         <is>
-          <t>Itapevi, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.545,85</t>
         </is>
       </c>
       <c r="X80" t="inlineStr">
         <is>
+          <t>R$ 1.805,45</t>
+        </is>
+      </c>
+      <c r="Y80" t="inlineStr">
+        <is>
+          <t>R$ 1.557,10</t>
+        </is>
+      </c>
+      <c r="Z80" t="inlineStr">
+        <is>
+          <t>R$ 1.606,02</t>
+        </is>
+      </c>
+      <c r="AA80" t="inlineStr">
+        <is>
+          <t>R$ 1.697,25</t>
+        </is>
+      </c>
+      <c r="AB80" t="inlineStr">
+        <is>
           <t>R$ 1.532,07</t>
         </is>
       </c>
-      <c r="Y80" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB80" t="inlineStr">
+      <c r="AC80" t="inlineStr">
         <is>
           <t>R$ 1.702,87</t>
         </is>
       </c>
-      <c r="AC80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD80" t="inlineStr">
         <is>
-          <t>R$ 1.545,85</t>
+          <t>R$ 1.996,79</t>
         </is>
       </c>
       <c r="AE80" t="inlineStr">
         <is>
+          <t>R$ 1.803,23</t>
+        </is>
+      </c>
+      <c r="AF80" t="inlineStr">
+        <is>
           <t>R$ 1.683,46</t>
         </is>
       </c>
-      <c r="AF80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG80" t="inlineStr">
         <is>
-          <t>R$ 1.697,25</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.861,81</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.803,23</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Jandira, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E81" t="n">
@@ -13782,124 +12664,110 @@
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Castello Branco Externa | R$21,00 (3,50 eixo) | SP-021 - KM 14.290</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R81" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t>27/04/2026 20:16</t>
         </is>
       </c>
-      <c r="T81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
       <c r="V81" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.642,21</t>
         </is>
       </c>
       <c r="W81" t="inlineStr">
         <is>
-          <t>Jandira, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.642,21</t>
         </is>
       </c>
       <c r="X81" t="inlineStr">
         <is>
+          <t>R$ 1.919,28</t>
+        </is>
+      </c>
+      <c r="Y81" t="inlineStr">
+        <is>
+          <t>R$ 1.653,83</t>
+        </is>
+      </c>
+      <c r="Z81" t="inlineStr">
+        <is>
+          <t>R$ 1.704,92</t>
+        </is>
+      </c>
+      <c r="AA81" t="inlineStr">
+        <is>
+          <t>R$ 1.798,90</t>
+        </is>
+      </c>
+      <c r="AB81" t="inlineStr">
+        <is>
           <t>R$ 1.627,98</t>
         </is>
       </c>
-      <c r="Y81" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB81" t="inlineStr">
+      <c r="AC81" t="inlineStr">
         <is>
           <t>R$ 1.804,38</t>
         </is>
       </c>
-      <c r="AC81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD81" t="inlineStr">
         <is>
-          <t>R$ 1.642,21</t>
+          <t>R$ 2.118,62</t>
         </is>
       </c>
       <c r="AE81" t="inlineStr">
         <is>
+          <t>R$ 1.910,22</t>
+        </is>
+      </c>
+      <c r="AF81" t="inlineStr">
+        <is>
           <t>R$ 1.784,66</t>
         </is>
       </c>
-      <c r="AF81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG81" t="inlineStr">
         <is>
-          <t>R$ 1.798,90</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.970,72</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.910,22</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Osasco, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E82" t="n">
@@ -13949,124 +12817,110 @@
           <t>R$ 643,93</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t>27/04/2026 20:16</t>
         </is>
       </c>
-      <c r="T82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
       <c r="V82" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.634,80</t>
         </is>
       </c>
       <c r="W82" t="inlineStr">
         <is>
-          <t>Osasco, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.634,80</t>
         </is>
       </c>
       <c r="X82" t="inlineStr">
         <is>
+          <t>R$ 1.910,53</t>
+        </is>
+      </c>
+      <c r="Y82" t="inlineStr">
+        <is>
+          <t>R$ 1.646,39</t>
+        </is>
+      </c>
+      <c r="Z82" t="inlineStr">
+        <is>
+          <t>R$ 1.697,31</t>
+        </is>
+      </c>
+      <c r="AA82" t="inlineStr">
+        <is>
+          <t>R$ 1.791,08</t>
+        </is>
+      </c>
+      <c r="AB82" t="inlineStr">
+        <is>
           <t>R$ 1.620,60</t>
         </is>
       </c>
-      <c r="Y82" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB82" t="inlineStr">
+      <c r="AC82" t="inlineStr">
         <is>
           <t>R$ 1.796,57</t>
         </is>
       </c>
-      <c r="AC82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD82" t="inlineStr">
         <is>
-          <t>R$ 1.634,80</t>
+          <t>R$ 2.109,25</t>
         </is>
       </c>
       <c r="AE82" t="inlineStr">
         <is>
+          <t>R$ 1.901,99</t>
+        </is>
+      </c>
+      <c r="AF82" t="inlineStr">
+        <is>
           <t>R$ 1.776,87</t>
         </is>
       </c>
-      <c r="AF82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG82" t="inlineStr">
         <is>
-          <t>R$ 1.791,08</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.962,34</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.901,99</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Pirapora do Bom Jesus, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E83" t="n">
@@ -14115,124 +12969,110 @@
         <is>
           <t>R$ 602,12</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S83" t="inlineStr">
         <is>
           <t>27/04/2026 20:17</t>
         </is>
       </c>
-      <c r="T83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T83" t="inlineStr"/>
       <c r="U83" t="inlineStr"/>
       <c r="V83" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.582,91</t>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
-          <t>Pirapora do Bom Jesus, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.582,91</t>
         </is>
       </c>
       <c r="X83" t="inlineStr">
         <is>
+          <t>R$ 1.849,23</t>
+        </is>
+      </c>
+      <c r="Y83" t="inlineStr">
+        <is>
+          <t>R$ 1.594,30</t>
+        </is>
+      </c>
+      <c r="Z83" t="inlineStr">
+        <is>
+          <t>R$ 1.644,06</t>
+        </is>
+      </c>
+      <c r="AA83" t="inlineStr">
+        <is>
+          <t>R$ 1.736,35</t>
+        </is>
+      </c>
+      <c r="AB83" t="inlineStr">
+        <is>
           <t>R$ 1.568,96</t>
         </is>
       </c>
-      <c r="Y83" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB83" t="inlineStr">
+      <c r="AC83" t="inlineStr">
         <is>
           <t>R$ 1.741,91</t>
         </is>
       </c>
-      <c r="AC83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD83" t="inlineStr">
         <is>
-          <t>R$ 1.582,91</t>
+          <t>R$ 2.043,65</t>
         </is>
       </c>
       <c r="AE83" t="inlineStr">
         <is>
+          <t>R$ 1.844,38</t>
+        </is>
+      </c>
+      <c r="AF83" t="inlineStr">
+        <is>
           <t>R$ 1.722,38</t>
         </is>
       </c>
-      <c r="AF83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG83" t="inlineStr">
         <is>
-          <t>R$ 1.736,35</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.903,70</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.844,38</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Santana de Parnaiba, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E84" t="n">
@@ -14281,124 +13121,110 @@
         <is>
           <t>R$ 513,31</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R84" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S84" t="inlineStr">
         <is>
           <t>27/04/2026 20:17</t>
         </is>
       </c>
-      <c r="T84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
       <c r="V84" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.568,09</t>
         </is>
       </c>
       <c r="W84" t="inlineStr">
         <is>
-          <t>Santana de Parnaiba, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.568,09</t>
         </is>
       </c>
       <c r="X84" t="inlineStr">
         <is>
+          <t>R$ 1.831,72</t>
+        </is>
+      </c>
+      <c r="Y84" t="inlineStr">
+        <is>
+          <t>R$ 1.579,42</t>
+        </is>
+      </c>
+      <c r="Z84" t="inlineStr">
+        <is>
+          <t>R$ 1.628,84</t>
+        </is>
+      </c>
+      <c r="AA84" t="inlineStr">
+        <is>
+          <t>R$ 1.720,71</t>
+        </is>
+      </c>
+      <c r="AB84" t="inlineStr">
+        <is>
           <t>R$ 1.554,20</t>
         </is>
       </c>
-      <c r="Y84" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB84" t="inlineStr">
+      <c r="AC84" t="inlineStr">
         <is>
           <t>R$ 1.726,29</t>
         </is>
       </c>
-      <c r="AC84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD84" t="inlineStr">
         <is>
-          <t>R$ 1.568,09</t>
+          <t>R$ 2.024,90</t>
         </is>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
+          <t>R$ 1.827,92</t>
+        </is>
+      </c>
+      <c r="AF84" t="inlineStr">
+        <is>
           <t>R$ 1.706,81</t>
         </is>
       </c>
-      <c r="AF84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG84" t="inlineStr">
         <is>
-          <t>R$ 1.720,71</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.886,94</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.827,92</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Caieiras, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E85" t="n">
@@ -14447,124 +13273,110 @@
         <is>
           <t>R$ 477,81</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t>27/04/2026 20:18</t>
         </is>
       </c>
-      <c r="T85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
       <c r="V85" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.479,14</t>
         </is>
       </c>
       <c r="W85" t="inlineStr">
         <is>
-          <t>Caieiras, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.479,14</t>
         </is>
       </c>
       <c r="X85" t="inlineStr">
         <is>
+          <t>R$ 1.726,65</t>
+        </is>
+      </c>
+      <c r="Y85" t="inlineStr">
+        <is>
+          <t>R$ 1.490,13</t>
+        </is>
+      </c>
+      <c r="Z85" t="inlineStr">
+        <is>
+          <t>R$ 1.537,55</t>
+        </is>
+      </c>
+      <c r="AA85" t="inlineStr">
+        <is>
+          <t>R$ 1.626,88</t>
+        </is>
+      </c>
+      <c r="AB85" t="inlineStr">
+        <is>
           <t>R$ 1.465,67</t>
         </is>
       </c>
-      <c r="Y85" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB85" t="inlineStr">
+      <c r="AC85" t="inlineStr">
         <is>
           <t>R$ 1.632,59</t>
         </is>
       </c>
-      <c r="AC85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD85" t="inlineStr">
         <is>
-          <t>R$ 1.479,14</t>
+          <t>R$ 1.912,44</t>
         </is>
       </c>
       <c r="AE85" t="inlineStr">
         <is>
+          <t>R$ 1.729,17</t>
+        </is>
+      </c>
+      <c r="AF85" t="inlineStr">
+        <is>
           <t>R$ 1.613,40</t>
         </is>
       </c>
-      <c r="AF85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG85" t="inlineStr">
         <is>
-          <t>R$ 1.626,88</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.786,41</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.729,17</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Francisco Morato, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E86" t="n">
@@ -14613,124 +13425,110 @@
         <is>
           <t>R$ 462,53</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R86" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t>27/04/2026 20:18</t>
         </is>
       </c>
-      <c r="T86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
       <c r="V86" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.434,66</t>
         </is>
       </c>
       <c r="W86" t="inlineStr">
         <is>
-          <t>Francisco Morato, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.434,66</t>
         </is>
       </c>
       <c r="X86" t="inlineStr">
         <is>
+          <t>R$ 1.674,11</t>
+        </is>
+      </c>
+      <c r="Y86" t="inlineStr">
+        <is>
+          <t>R$ 1.445,48</t>
+        </is>
+      </c>
+      <c r="Z86" t="inlineStr">
+        <is>
+          <t>R$ 1.491,90</t>
+        </is>
+      </c>
+      <c r="AA86" t="inlineStr">
+        <is>
+          <t>R$ 1.579,96</t>
+        </is>
+      </c>
+      <c r="AB86" t="inlineStr">
+        <is>
           <t>R$ 1.421,41</t>
         </is>
       </c>
-      <c r="Y86" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB86" t="inlineStr">
+      <c r="AC86" t="inlineStr">
         <is>
           <t>R$ 1.585,73</t>
         </is>
       </c>
-      <c r="AC86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD86" t="inlineStr">
         <is>
-          <t>R$ 1.434,66</t>
+          <t>R$ 1.856,21</t>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
+          <t>R$ 1.679,79</t>
+        </is>
+      </c>
+      <c r="AF86" t="inlineStr">
+        <is>
           <t>R$ 1.566,70</t>
         </is>
       </c>
-      <c r="AF86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG86" t="inlineStr">
         <is>
-          <t>R$ 1.579,96</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.736,15</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.679,79</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Franco da Rocha, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E87" t="n">
@@ -14779,124 +13577,110 @@
         <is>
           <t>R$ 450,08</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t>27/04/2026 20:19</t>
         </is>
       </c>
-      <c r="T87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
       <c r="V87" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.405,01</t>
         </is>
       </c>
       <c r="W87" t="inlineStr">
         <is>
-          <t>Franco da Rocha, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.405,01</t>
         </is>
       </c>
       <c r="X87" t="inlineStr">
         <is>
+          <t>R$ 1.639,08</t>
+        </is>
+      </c>
+      <c r="Y87" t="inlineStr">
+        <is>
+          <t>R$ 1.415,72</t>
+        </is>
+      </c>
+      <c r="Z87" t="inlineStr">
+        <is>
+          <t>R$ 1.461,47</t>
+        </is>
+      </c>
+      <c r="AA87" t="inlineStr">
+        <is>
+          <t>R$ 1.548,69</t>
+        </is>
+      </c>
+      <c r="AB87" t="inlineStr">
+        <is>
           <t>R$ 1.391,90</t>
         </is>
       </c>
-      <c r="Y87" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB87" t="inlineStr">
+      <c r="AC87" t="inlineStr">
         <is>
           <t>R$ 1.554,50</t>
         </is>
       </c>
-      <c r="AC87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD87" t="inlineStr">
         <is>
-          <t>R$ 1.405,01</t>
+          <t>R$ 1.818,72</t>
         </is>
       </c>
       <c r="AE87" t="inlineStr">
         <is>
+          <t>R$ 1.646,87</t>
+        </is>
+      </c>
+      <c r="AF87" t="inlineStr">
+        <is>
           <t>R$ 1.535,56</t>
         </is>
       </c>
-      <c r="AF87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG87" t="inlineStr">
         <is>
-          <t>R$ 1.548,69</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.702,64</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.646,87</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Mairipora, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E88" t="n">
@@ -14946,124 +13730,110 @@
           <t>R$ 459,61</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itatiba N/S | R$91,80 (15,30 eixo) | SP-065 - KM 110.100
 Atibaia N/S | R$63,60 (10,60 eixo) | SP-065 - KM 79.900</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S88" t="inlineStr">
         <is>
           <t>27/04/2026 20:19</t>
         </is>
       </c>
-      <c r="T88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
       <c r="V88" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.427,25</t>
         </is>
       </c>
       <c r="W88" t="inlineStr">
         <is>
-          <t>Mairipora, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.427,25</t>
         </is>
       </c>
       <c r="X88" t="inlineStr">
         <is>
+          <t>R$ 1.665,35</t>
+        </is>
+      </c>
+      <c r="Y88" t="inlineStr">
+        <is>
+          <t>R$ 1.438,04</t>
+        </is>
+      </c>
+      <c r="Z88" t="inlineStr">
+        <is>
+          <t>R$ 1.484,29</t>
+        </is>
+      </c>
+      <c r="AA88" t="inlineStr">
+        <is>
+          <t>R$ 1.572,15</t>
+        </is>
+      </c>
+      <c r="AB88" t="inlineStr">
+        <is>
           <t>R$ 1.414,03</t>
         </is>
       </c>
-      <c r="Y88" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB88" t="inlineStr">
+      <c r="AC88" t="inlineStr">
         <is>
           <t>R$ 1.577,92</t>
         </is>
       </c>
-      <c r="AC88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD88" t="inlineStr">
         <is>
-          <t>R$ 1.427,25</t>
+          <t>R$ 1.846,84</t>
         </is>
       </c>
       <c r="AE88" t="inlineStr">
         <is>
+          <t>R$ 1.671,56</t>
+        </is>
+      </c>
+      <c r="AF88" t="inlineStr">
+        <is>
           <t>R$ 1.558,91</t>
         </is>
       </c>
-      <c r="AF88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG88" t="inlineStr">
         <is>
-          <t>R$ 1.572,15</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.727,77</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.671,56</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Aruja, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E89" t="n">
@@ -15114,124 +13884,110 @@
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Arujá N/S | R$27,00 (4,50 eixo) | BR-116 - KM 204.500</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R89" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S89" t="inlineStr">
         <is>
           <t>27/04/2026 20:20</t>
         </is>
       </c>
-      <c r="T89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
       <c r="V89" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.590,32</t>
         </is>
       </c>
       <c r="W89" t="inlineStr">
         <is>
-          <t>Aruja, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.590,32</t>
         </is>
       </c>
       <c r="X89" t="inlineStr">
         <is>
+          <t>R$ 1.857,99</t>
+        </is>
+      </c>
+      <c r="Y89" t="inlineStr">
+        <is>
+          <t>R$ 1.601,74</t>
+        </is>
+      </c>
+      <c r="Z89" t="inlineStr">
+        <is>
+          <t>R$ 1.651,67</t>
+        </is>
+      </c>
+      <c r="AA89" t="inlineStr">
+        <is>
+          <t>R$ 1.744,17</t>
+        </is>
+      </c>
+      <c r="AB89" t="inlineStr">
+        <is>
           <t>R$ 1.576,34</t>
         </is>
       </c>
-      <c r="Y89" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB89" t="inlineStr">
+      <c r="AC89" t="inlineStr">
         <is>
           <t>R$ 1.749,72</t>
         </is>
       </c>
-      <c r="AC89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD89" t="inlineStr">
         <is>
-          <t>R$ 1.590,32</t>
+          <t>R$ 2.053,02</t>
         </is>
       </c>
       <c r="AE89" t="inlineStr">
         <is>
+          <t>R$ 1.852,61</t>
+        </is>
+      </c>
+      <c r="AF89" t="inlineStr">
+        <is>
           <t>R$ 1.730,17</t>
         </is>
       </c>
-      <c r="AF89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG89" t="inlineStr">
         <is>
-          <t>R$ 1.744,17</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 1.912,07</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.852,61</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Guarulhos, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E90" t="n">
@@ -15281,124 +14037,110 @@
           <t>R$ 736,20</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R90" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S90" t="inlineStr">
         <is>
           <t>27/04/2026 20:20</t>
         </is>
       </c>
-      <c r="T90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
       <c r="V90" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.857,17</t>
         </is>
       </c>
       <c r="W90" t="inlineStr">
         <is>
-          <t>Guarulhos, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.716,34</t>
         </is>
       </c>
       <c r="X90" t="inlineStr">
         <is>
+          <t>R$ 2.173,22</t>
+        </is>
+      </c>
+      <c r="Y90" t="inlineStr">
+        <is>
+          <t>R$ 1.728,24</t>
+        </is>
+      </c>
+      <c r="Z90" t="inlineStr">
+        <is>
+          <t>R$ 1.925,55</t>
+        </is>
+      </c>
+      <c r="AA90" t="inlineStr">
+        <is>
+          <t>R$ 1.877,09</t>
+        </is>
+      </c>
+      <c r="AB90" t="inlineStr">
+        <is>
           <t>R$ 1.841,93</t>
         </is>
       </c>
-      <c r="Y90" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB90" t="inlineStr">
+      <c r="AC90" t="inlineStr">
         <is>
           <t>R$ 1.882,47</t>
         </is>
       </c>
-      <c r="AC90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD90" t="inlineStr">
         <is>
-          <t>R$ 1.716,34</t>
+          <t>R$ 2.212,34</t>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
+          <t>R$ 1.992,51</t>
+        </is>
+      </c>
+      <c r="AF90" t="inlineStr">
+        <is>
           <t>R$ 1.862,50</t>
         </is>
       </c>
-      <c r="AF90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG90" t="inlineStr">
         <is>
-          <t>R$ 1.877,09</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.054,49</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.992,51</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Santa Isabel, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E91" t="n">
@@ -15449,124 +14191,110 @@
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itatiba N/S | R$91,80 (15,30 eixo) | SP-065 - KM 110.100
 Atibaia N/S | R$63,60 (10,60 eixo) | SP-065 - KM 79.900
 Igaratá N/S | R$79,80 (13,30 eixo) | SP-065 - KM 26.500</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S91" t="inlineStr">
         <is>
           <t>27/04/2026 20:20</t>
         </is>
       </c>
-      <c r="T91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
       <c r="V91" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.716,34</t>
         </is>
       </c>
       <c r="W91" t="inlineStr">
         <is>
-          <t>Santa Isabel, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.716,34</t>
         </is>
       </c>
       <c r="X91" t="inlineStr">
         <is>
+          <t>R$ 2.006,85</t>
+        </is>
+      </c>
+      <c r="Y91" t="inlineStr">
+        <is>
+          <t>R$ 1.728,24</t>
+        </is>
+      </c>
+      <c r="Z91" t="inlineStr">
+        <is>
+          <t>R$ 1.781,00</t>
+        </is>
+      </c>
+      <c r="AA91" t="inlineStr">
+        <is>
+          <t>R$ 1.877,09</t>
+        </is>
+      </c>
+      <c r="AB91" t="inlineStr">
+        <is>
           <t>R$ 1.701,75</t>
         </is>
       </c>
-      <c r="Y91" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB91" t="inlineStr">
+      <c r="AC91" t="inlineStr">
         <is>
           <t>R$ 1.882,47</t>
         </is>
       </c>
-      <c r="AC91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD91" t="inlineStr">
         <is>
-          <t>R$ 1.716,34</t>
+          <t>R$ 2.212,34</t>
         </is>
       </c>
       <c r="AE91" t="inlineStr">
         <is>
+          <t>R$ 1.992,51</t>
+        </is>
+      </c>
+      <c r="AF91" t="inlineStr">
+        <is>
           <t>R$ 1.862,50</t>
         </is>
       </c>
-      <c r="AF91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG91" t="inlineStr">
         <is>
-          <t>R$ 1.877,09</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.054,49</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.992,51</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Cotia, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E92" t="n">
@@ -15617,124 +14345,110 @@
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Raposo Tavares Externa | R$21,00 (3,50 eixo) | SP-021 - KM 24.000</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S92" t="inlineStr">
         <is>
           <t>27/04/2026 20:21</t>
         </is>
       </c>
-      <c r="T92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
       <c r="V92" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.886,82</t>
         </is>
       </c>
       <c r="W92" t="inlineStr">
         <is>
-          <t>Cotia, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.886,82</t>
         </is>
       </c>
       <c r="X92" t="inlineStr">
         <is>
+          <t>R$ 2.208,24</t>
+        </is>
+      </c>
+      <c r="Y92" t="inlineStr">
+        <is>
+          <t>R$ 1.899,37</t>
+        </is>
+      </c>
+      <c r="Z92" t="inlineStr">
+        <is>
+          <t>R$ 1.955,99</t>
+        </is>
+      </c>
+      <c r="AA92" t="inlineStr">
+        <is>
+          <t>R$ 2.056,93</t>
+        </is>
+      </c>
+      <c r="AB92" t="inlineStr">
+        <is>
           <t>R$ 1.871,44</t>
         </is>
       </c>
-      <c r="Y92" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB92" t="inlineStr">
+      <c r="AC92" t="inlineStr">
         <is>
           <t>R$ 2.062,08</t>
         </is>
       </c>
-      <c r="AC92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD92" t="inlineStr">
         <is>
-          <t>R$ 1.886,82</t>
+          <t>R$ 2.427,89</t>
         </is>
       </c>
       <c r="AE92" t="inlineStr">
         <is>
+          <t>R$ 2.181,79</t>
+        </is>
+      </c>
+      <c r="AF92" t="inlineStr">
+        <is>
           <t>R$ 2.041,54</t>
         </is>
       </c>
-      <c r="AF92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG92" t="inlineStr">
         <is>
-          <t>R$ 2.056,93</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.247,17</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.181,79</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Embu das Artes, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E93" t="n">
@@ -15785,124 +14499,110 @@
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S93" t="inlineStr">
         <is>
           <t>27/04/2026 20:21</t>
         </is>
       </c>
-      <c r="T93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="V93" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.694,10</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
-          <t>Embu das Artes, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.694,10</t>
         </is>
       </c>
       <c r="X93" t="inlineStr">
         <is>
+          <t>R$ 1.980,58</t>
+        </is>
+      </c>
+      <c r="Y93" t="inlineStr">
+        <is>
+          <t>R$ 1.705,91</t>
+        </is>
+      </c>
+      <c r="Z93" t="inlineStr">
+        <is>
+          <t>R$ 1.758,18</t>
+        </is>
+      </c>
+      <c r="AA93" t="inlineStr">
+        <is>
+          <t>R$ 1.853,63</t>
+        </is>
+      </c>
+      <c r="AB93" t="inlineStr">
+        <is>
           <t>R$ 1.679,62</t>
         </is>
       </c>
-      <c r="Y93" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB93" t="inlineStr">
+      <c r="AC93" t="inlineStr">
         <is>
           <t>R$ 1.859,04</t>
         </is>
       </c>
-      <c r="AC93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD93" t="inlineStr">
         <is>
-          <t>R$ 1.694,10</t>
+          <t>R$ 2.184,22</t>
         </is>
       </c>
       <c r="AE93" t="inlineStr">
         <is>
+          <t>R$ 1.967,82</t>
+        </is>
+      </c>
+      <c r="AF93" t="inlineStr">
+        <is>
           <t>R$ 1.839,15</t>
         </is>
       </c>
-      <c r="AF93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG93" t="inlineStr">
         <is>
-          <t>R$ 1.853,63</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.029,36</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.967,82</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Embu-Guacu, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E94" t="n">
@@ -15953,124 +14653,110 @@
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S94" t="inlineStr">
         <is>
           <t>27/04/2026 20:22</t>
         </is>
       </c>
-      <c r="T94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
       <c r="V94" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.671,86</t>
         </is>
       </c>
       <c r="W94" t="inlineStr">
         <is>
-          <t>Embu-Guacu, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.671,86</t>
         </is>
       </c>
       <c r="X94" t="inlineStr">
         <is>
+          <t>R$ 1.954,31</t>
+        </is>
+      </c>
+      <c r="Y94" t="inlineStr">
+        <is>
+          <t>R$ 1.683,59</t>
+        </is>
+      </c>
+      <c r="Z94" t="inlineStr">
+        <is>
+          <t>R$ 1.735,35</t>
+        </is>
+      </c>
+      <c r="AA94" t="inlineStr">
+        <is>
+          <t>R$ 1.830,18</t>
+        </is>
+      </c>
+      <c r="AB94" t="inlineStr">
+        <is>
           <t>R$ 1.657,49</t>
         </is>
       </c>
-      <c r="Y94" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB94" t="inlineStr">
+      <c r="AC94" t="inlineStr">
         <is>
           <t>R$ 1.835,62</t>
         </is>
       </c>
-      <c r="AC94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD94" t="inlineStr">
         <is>
-          <t>R$ 1.671,86</t>
+          <t>R$ 2.156,11</t>
         </is>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
+          <t>R$ 2.115,96</t>
+        </is>
+      </c>
+      <c r="AF94" t="inlineStr">
+        <is>
           <t>R$ 1.815,79</t>
         </is>
       </c>
-      <c r="AF94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG94" t="inlineStr">
         <is>
-          <t>R$ 1.830,18</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.004,23</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.115,96</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Itapecerica da Serra, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E95" t="n">
@@ -16121,124 +14807,110 @@
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R95" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t>27/04/2026 20:22</t>
         </is>
       </c>
-      <c r="T95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="V95" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.827,52</t>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
-          <t>Itapecerica da Serra, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.827,52</t>
         </is>
       </c>
       <c r="X95" t="inlineStr">
         <is>
+          <t>R$ 2.138,19</t>
+        </is>
+      </c>
+      <c r="Y95" t="inlineStr">
+        <is>
+          <t>R$ 1.839,85</t>
+        </is>
+      </c>
+      <c r="Z95" t="inlineStr">
+        <is>
+          <t>R$ 1.895,12</t>
+        </is>
+      </c>
+      <c r="AA95" t="inlineStr">
+        <is>
+          <t>R$ 1.994,38</t>
+        </is>
+      </c>
+      <c r="AB95" t="inlineStr">
+        <is>
           <t>R$ 1.812,42</t>
         </is>
       </c>
-      <c r="Y95" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB95" t="inlineStr">
+      <c r="AC95" t="inlineStr">
         <is>
           <t>R$ 1.999,61</t>
         </is>
       </c>
-      <c r="AC95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD95" t="inlineStr">
         <is>
-          <t>R$ 1.827,52</t>
+          <t>R$ 2.352,92</t>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
+          <t>R$ 1.984,28</t>
+        </is>
+      </c>
+      <c r="AF95" t="inlineStr">
+        <is>
           <t>R$ 1.979,26</t>
         </is>
       </c>
-      <c r="AF95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG95" t="inlineStr">
         <is>
-          <t>R$ 1.994,38</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.046,11</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.984,28</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Juquitiba, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E96" t="n">
@@ -16290,124 +14962,110 @@
       </c>
       <c r="P96" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360
 São Lourenço da Serra | R$25,80 (4,30 eixo) | BR-116 - KM 298.800</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S96" t="inlineStr">
         <is>
           <t>27/04/2026 20:23</t>
         </is>
       </c>
-      <c r="T96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
       <c r="V96" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.708,92</t>
         </is>
       </c>
       <c r="W96" t="inlineStr">
         <is>
-          <t>Juquitiba, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.708,92</t>
         </is>
       </c>
       <c r="X96" t="inlineStr">
         <is>
+          <t>R$ 1.998,09</t>
+        </is>
+      </c>
+      <c r="Y96" t="inlineStr">
+        <is>
+          <t>R$ 1.720,79</t>
+        </is>
+      </c>
+      <c r="Z96" t="inlineStr">
+        <is>
+          <t>R$ 1.773,39</t>
+        </is>
+      </c>
+      <c r="AA96" t="inlineStr">
+        <is>
+          <t>R$ 2.158,58</t>
+        </is>
+      </c>
+      <c r="AB96" t="inlineStr">
+        <is>
           <t>R$ 1.694,38</t>
         </is>
       </c>
-      <c r="Y96" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB96" t="inlineStr">
+      <c r="AC96" t="inlineStr">
         <is>
           <t>R$ 1.874,66</t>
         </is>
       </c>
-      <c r="AC96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD96" t="inlineStr">
         <is>
-          <t>R$ 1.708,92</t>
+          <t>R$ 2.202,97</t>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
+          <t>R$ 2.288,78</t>
+        </is>
+      </c>
+      <c r="AF96" t="inlineStr">
+        <is>
           <t>R$ 1.854,71</t>
         </is>
       </c>
-      <c r="AF96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG96" t="inlineStr">
         <is>
-          <t>R$ 2.158,58</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.356,08</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.288,78</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Sao Lourenco da Serra, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E97" t="n">
@@ -16459,124 +15117,110 @@
       </c>
       <c r="P97" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360
 São Lourenço da Serra | R$25,80 (4,30 eixo) | BR-116 - KM 298.800</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S97" t="inlineStr">
         <is>
           <t>27/04/2026 20:23</t>
         </is>
       </c>
-      <c r="T97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
       <c r="V97" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.983,18</t>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
-          <t>Sao Lourenco da Serra, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.983,18</t>
         </is>
       </c>
       <c r="X97" t="inlineStr">
         <is>
+          <t>R$ 2.322,07</t>
+        </is>
+      </c>
+      <c r="Y97" t="inlineStr">
+        <is>
+          <t>R$ 1.996,10</t>
+        </is>
+      </c>
+      <c r="Z97" t="inlineStr">
+        <is>
+          <t>R$ 2.054,89</t>
+        </is>
+      </c>
+      <c r="AA97" t="inlineStr">
+        <is>
+          <t>R$ 2.158,58</t>
+        </is>
+      </c>
+      <c r="AB97" t="inlineStr">
+        <is>
           <t>R$ 1.967,35</t>
         </is>
       </c>
-      <c r="Y97" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB97" t="inlineStr">
+      <c r="AC97" t="inlineStr">
         <is>
           <t>R$ 2.163,59</t>
         </is>
       </c>
-      <c r="AC97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD97" t="inlineStr">
         <is>
-          <t>R$ 1.983,18</t>
+          <t>R$ 2.549,72</t>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
+          <t>R$ 2.288,78</t>
+        </is>
+      </c>
+      <c r="AF97" t="inlineStr">
+        <is>
           <t>R$ 2.142,73</t>
         </is>
       </c>
-      <c r="AF97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG97" t="inlineStr">
         <is>
-          <t>R$ 2.158,58</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.356,08</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.288,78</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Taboao da Serra, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E98" t="n">
@@ -16627,124 +15271,110 @@
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R98" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S98" t="inlineStr">
         <is>
           <t>27/04/2026 20:24</t>
         </is>
       </c>
-      <c r="T98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
       <c r="V98" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.849,76</t>
         </is>
       </c>
       <c r="W98" t="inlineStr">
         <is>
-          <t>Taboao da Serra, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.849,76</t>
         </is>
       </c>
       <c r="X98" t="inlineStr">
         <is>
+          <t>R$ 2.164,46</t>
+        </is>
+      </c>
+      <c r="Y98" t="inlineStr">
+        <is>
+          <t>R$ 1.862,17</t>
+        </is>
+      </c>
+      <c r="Z98" t="inlineStr">
+        <is>
+          <t>R$ 1.917,95</t>
+        </is>
+      </c>
+      <c r="AA98" t="inlineStr">
+        <is>
+          <t>R$ 1.837,99</t>
+        </is>
+      </c>
+      <c r="AB98" t="inlineStr">
+        <is>
           <t>R$ 1.834,55</t>
         </is>
       </c>
-      <c r="Y98" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB98" t="inlineStr">
+      <c r="AC98" t="inlineStr">
         <is>
           <t>R$ 2.023,03</t>
         </is>
       </c>
-      <c r="AC98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD98" t="inlineStr">
         <is>
-          <t>R$ 1.849,76</t>
+          <t>R$ 2.165,48</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
+          <t>R$ 1.951,36</t>
+        </is>
+      </c>
+      <c r="AF98" t="inlineStr">
+        <is>
           <t>R$ 1.823,58</t>
         </is>
       </c>
-      <c r="AF98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG98" t="inlineStr">
         <is>
-          <t>R$ 1.837,99</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.012,60</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.951,36</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Vargem Grande Paulista, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E99" t="n">
@@ -16795,124 +15425,110 @@
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Raposo Tavares Externa | R$21,00 (3,50 eixo) | SP-021 - KM 24.000</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R99" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S99" t="inlineStr">
         <is>
           <t>27/04/2026 20:24</t>
         </is>
       </c>
-      <c r="T99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
       <c r="V99" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.679,27</t>
         </is>
       </c>
       <c r="W99" t="inlineStr">
         <is>
-          <t>Vargem Grande Paulista, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.679,27</t>
         </is>
       </c>
       <c r="X99" t="inlineStr">
         <is>
+          <t>R$ 1.963,07</t>
+        </is>
+      </c>
+      <c r="Y99" t="inlineStr">
+        <is>
+          <t>R$ 1.691,03</t>
+        </is>
+      </c>
+      <c r="Z99" t="inlineStr">
+        <is>
+          <t>R$ 1.742,96</t>
+        </is>
+      </c>
+      <c r="AA99" t="inlineStr">
+        <is>
+          <t>R$ 1.837,99</t>
+        </is>
+      </c>
+      <c r="AB99" t="inlineStr">
+        <is>
           <t>R$ 1.664,87</t>
         </is>
       </c>
-      <c r="Y99" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB99" t="inlineStr">
+      <c r="AC99" t="inlineStr">
         <is>
           <t>R$ 1.843,43</t>
         </is>
       </c>
-      <c r="AC99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD99" t="inlineStr">
         <is>
-          <t>R$ 1.679,27</t>
+          <t>R$ 2.165,48</t>
         </is>
       </c>
       <c r="AE99" t="inlineStr">
         <is>
+          <t>R$ 1.951,36</t>
+        </is>
+      </c>
+      <c r="AF99" t="inlineStr">
+        <is>
           <t>R$ 1.823,58</t>
         </is>
       </c>
-      <c r="AF99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG99" t="inlineStr">
         <is>
-          <t>R$ 1.837,99</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.012,60</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.951,36</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Diadema, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E100" t="n">
@@ -16962,124 +15578,110 @@
           <t>R$ 688,19</t>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R100" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S100" t="inlineStr">
         <is>
           <t>27/04/2026 20:25</t>
         </is>
       </c>
-      <c r="T100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
       <c r="V100" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.753,40</t>
         </is>
       </c>
       <c r="W100" t="inlineStr">
         <is>
-          <t>Diadema, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.753,40</t>
         </is>
       </c>
       <c r="X100" t="inlineStr">
         <is>
+          <t>R$ 2.050,63</t>
+        </is>
+      </c>
+      <c r="Y100" t="inlineStr">
+        <is>
+          <t>R$ 1.765,44</t>
+        </is>
+      </c>
+      <c r="Z100" t="inlineStr">
+        <is>
+          <t>R$ 1.819,04</t>
+        </is>
+      </c>
+      <c r="AA100" t="inlineStr">
+        <is>
+          <t>R$ 1.916,19</t>
+        </is>
+      </c>
+      <c r="AB100" t="inlineStr">
+        <is>
           <t>R$ 1.738,64</t>
         </is>
       </c>
-      <c r="Y100" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB100" t="inlineStr">
+      <c r="AC100" t="inlineStr">
         <is>
           <t>R$ 1.921,52</t>
         </is>
       </c>
-      <c r="AC100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD100" t="inlineStr">
         <is>
-          <t>R$ 1.753,40</t>
+          <t>R$ 2.259,20</t>
         </is>
       </c>
       <c r="AE100" t="inlineStr">
         <is>
+          <t>R$ 1.992,51</t>
+        </is>
+      </c>
+      <c r="AF100" t="inlineStr">
+        <is>
           <t>R$ 1.901,42</t>
         </is>
       </c>
-      <c r="AF100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG100" t="inlineStr">
         <is>
-          <t>R$ 1.916,19</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.096,38</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.992,51</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Maua, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E101" t="n">
@@ -17131,124 +15733,110 @@
       </c>
       <c r="P101" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360
 P7 - Mauá Sul - Pista Externa | R$32,40 (5,40 eixo) | SP-021 - KM 0.300</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R101" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S101" t="inlineStr">
         <is>
           <t>27/04/2026 20:25</t>
         </is>
       </c>
-      <c r="T101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
       <c r="V101" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.716,34</t>
         </is>
       </c>
       <c r="W101" t="inlineStr">
         <is>
-          <t>Maua, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.716,34</t>
         </is>
       </c>
       <c r="X101" t="inlineStr">
         <is>
+          <t>R$ 2.006,85</t>
+        </is>
+      </c>
+      <c r="Y101" t="inlineStr">
+        <is>
+          <t>R$ 1.728,24</t>
+        </is>
+      </c>
+      <c r="Z101" t="inlineStr">
+        <is>
+          <t>R$ 1.781,00</t>
+        </is>
+      </c>
+      <c r="AA101" t="inlineStr">
+        <is>
+          <t>R$ 1.877,09</t>
+        </is>
+      </c>
+      <c r="AB101" t="inlineStr">
+        <is>
           <t>R$ 1.701,75</t>
         </is>
       </c>
-      <c r="Y101" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB101" t="inlineStr">
+      <c r="AC101" t="inlineStr">
         <is>
           <t>R$ 1.882,47</t>
         </is>
       </c>
-      <c r="AC101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD101" t="inlineStr">
         <is>
-          <t>R$ 1.716,34</t>
+          <t>R$ 2.212,34</t>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
+          <t>R$ 1.992,51</t>
+        </is>
+      </c>
+      <c r="AF101" t="inlineStr">
+        <is>
           <t>R$ 1.862,50</t>
         </is>
       </c>
-      <c r="AF101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG101" t="inlineStr">
         <is>
-          <t>R$ 1.877,09</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.054,49</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.992,51</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Ribeirao Pires, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E102" t="n">
@@ -17300,124 +15888,110 @@
       </c>
       <c r="P102" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360
 P6 - Ribeirão Pires - Externa | R$32,40 (5,40 eixo) | SP-021 - KM 86.950</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R102" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S102" t="inlineStr">
         <is>
           <t>27/04/2026 20:26</t>
         </is>
       </c>
-      <c r="T102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T102" t="inlineStr"/>
       <c r="U102" t="inlineStr"/>
       <c r="V102" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.116,61</t>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
-          <t>Ribeirao Pires, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.161,08</t>
         </is>
       </c>
       <c r="X102" t="inlineStr">
         <is>
+          <t>R$ 2.479,69</t>
+        </is>
+      </c>
+      <c r="Y102" t="inlineStr">
+        <is>
+          <t>R$ 2.174,68</t>
+        </is>
+      </c>
+      <c r="Z102" t="inlineStr">
+        <is>
+          <t>R$ 2.191,83</t>
+        </is>
+      </c>
+      <c r="AA102" t="inlineStr">
+        <is>
+          <t>R$ 2.346,24</t>
+        </is>
+      </c>
+      <c r="AB102" t="inlineStr">
+        <is>
           <t>R$ 2.100,14</t>
         </is>
       </c>
-      <c r="Y102" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB102" t="inlineStr">
+      <c r="AC102" t="inlineStr">
         <is>
           <t>R$ 2.304,15</t>
         </is>
       </c>
-      <c r="AC102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD102" t="inlineStr">
         <is>
-          <t>R$ 2.161,08</t>
+          <t>R$ 2.774,65</t>
         </is>
       </c>
       <c r="AE102" t="inlineStr">
         <is>
+          <t>R$ 2.486,29</t>
+        </is>
+      </c>
+      <c r="AF102" t="inlineStr">
+        <is>
           <t>R$ 2.329,56</t>
         </is>
       </c>
-      <c r="AF102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG102" t="inlineStr">
         <is>
-          <t>R$ 2.346,24</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.557,14</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.486,29</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Rio Grande da Serra, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E103" t="n">
@@ -17469,124 +16043,110 @@
       </c>
       <c r="P103" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Régis Bittencourt | R$21,00 (3,50 eixo) | SP-021 - KM 25.360
 P5 - Anchieta | R$32,40 (5,40 eixo) | SP-021 - KM 75.500</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R103" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S103" t="inlineStr">
         <is>
           <t>27/04/2026 20:26</t>
         </is>
       </c>
-      <c r="T103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T103" t="inlineStr"/>
       <c r="U103" t="inlineStr"/>
       <c r="V103" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.161,08</t>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
-          <t>Rio Grande da Serra, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.161,08</t>
         </is>
       </c>
       <c r="X103" t="inlineStr">
         <is>
+          <t>R$ 2.532,23</t>
+        </is>
+      </c>
+      <c r="Y103" t="inlineStr">
+        <is>
+          <t>R$ 2.174,68</t>
+        </is>
+      </c>
+      <c r="Z103" t="inlineStr">
+        <is>
+          <t>R$ 2.237,48</t>
+        </is>
+      </c>
+      <c r="AA103" t="inlineStr">
+        <is>
+          <t>R$ 2.346,24</t>
+        </is>
+      </c>
+      <c r="AB103" t="inlineStr">
+        <is>
           <t>R$ 2.144,41</t>
         </is>
       </c>
-      <c r="Y103" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB103" t="inlineStr">
+      <c r="AC103" t="inlineStr">
         <is>
           <t>R$ 2.351,01</t>
         </is>
       </c>
-      <c r="AC103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD103" t="inlineStr">
         <is>
-          <t>R$ 2.161,08</t>
+          <t>R$ 2.774,65</t>
         </is>
       </c>
       <c r="AE103" t="inlineStr">
         <is>
+          <t>R$ 2.486,29</t>
+        </is>
+      </c>
+      <c r="AF103" t="inlineStr">
+        <is>
           <t>R$ 2.329,56</t>
         </is>
       </c>
-      <c r="AF103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG103" t="inlineStr">
         <is>
-          <t>R$ 2.346,24</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.557,14</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.486,29</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Santo Andre, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E104" t="n">
@@ -17636,124 +16196,110 @@
           <t>R$ 877,84</t>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R104" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S104" t="inlineStr">
         <is>
           <t>27/04/2026 20:27</t>
         </is>
       </c>
-      <c r="T104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T104" t="inlineStr"/>
       <c r="U104" t="inlineStr"/>
       <c r="V104" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.153,67</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
-          <t>Santo Andre, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.738,57</t>
         </is>
       </c>
       <c r="X104" t="inlineStr">
         <is>
+          <t>R$ 2.523,47</t>
+        </is>
+      </c>
+      <c r="Y104" t="inlineStr">
+        <is>
+          <t>R$ 2.167,24</t>
+        </is>
+      </c>
+      <c r="Z104" t="inlineStr">
+        <is>
+          <t>R$ 2.229,87</t>
+        </is>
+      </c>
+      <c r="AA104" t="inlineStr">
+        <is>
+          <t>R$ 1.900,55</t>
+        </is>
+      </c>
+      <c r="AB104" t="inlineStr">
+        <is>
           <t>R$ 2.137,03</t>
         </is>
       </c>
-      <c r="Y104" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB104" t="inlineStr">
+      <c r="AC104" t="inlineStr">
         <is>
           <t>R$ 2.343,20</t>
         </is>
       </c>
-      <c r="AC104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD104" t="inlineStr">
         <is>
-          <t>R$ 1.738,57</t>
+          <t>R$ 2.240,45</t>
         </is>
       </c>
       <c r="AE104" t="inlineStr">
         <is>
+          <t>R$ 2.017,20</t>
+        </is>
+      </c>
+      <c r="AF104" t="inlineStr">
+        <is>
           <t>R$ 1.885,85</t>
         </is>
       </c>
-      <c r="AF104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG104" t="inlineStr">
         <is>
-          <t>R$ 1.900,55</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.079,62</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.017,20</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Sao Bernardo do Campo, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E105" t="n">
@@ -17803,124 +16349,110 @@
           <t>R$ 663,08</t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R105" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S105" t="inlineStr">
         <is>
           <t>27/04/2026 20:27</t>
         </is>
       </c>
-      <c r="T105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr"/>
       <c r="V105" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.738,57</t>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
-          <t>Sao Bernardo do Campo, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.738,57</t>
         </is>
       </c>
       <c r="X105" t="inlineStr">
         <is>
+          <t>R$ 2.033,12</t>
+        </is>
+      </c>
+      <c r="Y105" t="inlineStr">
+        <is>
+          <t>R$ 1.750,56</t>
+        </is>
+      </c>
+      <c r="Z105" t="inlineStr">
+        <is>
+          <t>R$ 1.803,83</t>
+        </is>
+      </c>
+      <c r="AA105" t="inlineStr">
+        <is>
+          <t>R$ 1.900,55</t>
+        </is>
+      </c>
+      <c r="AB105" t="inlineStr">
+        <is>
           <t>R$ 1.723,89</t>
         </is>
       </c>
-      <c r="Y105" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB105" t="inlineStr">
+      <c r="AC105" t="inlineStr">
         <is>
           <t>R$ 1.905,90</t>
         </is>
       </c>
-      <c r="AC105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD105" t="inlineStr">
         <is>
-          <t>R$ 1.738,57</t>
+          <t>R$ 2.240,45</t>
         </is>
       </c>
       <c r="AE105" t="inlineStr">
         <is>
+          <t>R$ 2.017,20</t>
+        </is>
+      </c>
+      <c r="AF105" t="inlineStr">
+        <is>
           <t>R$ 1.885,85</t>
         </is>
       </c>
-      <c r="AF105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG105" t="inlineStr">
         <is>
-          <t>R$ 1.900,55</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.079,62</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.017,20</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Sao Caetano do Sul, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E106" t="n">
@@ -17970,124 +16502,110 @@
           <t>R$ 672,84</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R106" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S106" t="inlineStr">
         <is>
           <t>27/04/2026 20:28</t>
         </is>
       </c>
-      <c r="T106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T106" t="inlineStr"/>
       <c r="U106" t="inlineStr"/>
       <c r="V106" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.760,81</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
-          <t>Sao Caetano do Sul, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.760,81</t>
         </is>
       </c>
       <c r="X106" t="inlineStr">
         <is>
+          <t>R$ 2.059,39</t>
+        </is>
+      </c>
+      <c r="Y106" t="inlineStr">
+        <is>
+          <t>R$ 1.772,88</t>
+        </is>
+      </c>
+      <c r="Z106" t="inlineStr">
+        <is>
+          <t>R$ 1.826,65</t>
+        </is>
+      </c>
+      <c r="AA106" t="inlineStr">
+        <is>
+          <t>R$ 1.924,01</t>
+        </is>
+      </c>
+      <c r="AB106" t="inlineStr">
+        <is>
           <t>R$ 1.746,02</t>
         </is>
       </c>
-      <c r="Y106" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB106" t="inlineStr">
+      <c r="AC106" t="inlineStr">
         <is>
           <t>R$ 1.929,33</t>
         </is>
       </c>
-      <c r="AC106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD106" t="inlineStr">
         <is>
-          <t>R$ 1.760,81</t>
+          <t>R$ 2.268,57</t>
         </is>
       </c>
       <c r="AE106" t="inlineStr">
         <is>
+          <t>R$ 2.041,89</t>
+        </is>
+      </c>
+      <c r="AF106" t="inlineStr">
+        <is>
           <t>R$ 1.909,21</t>
         </is>
       </c>
-      <c r="AF106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG106" t="inlineStr">
         <is>
-          <t>R$ 1.924,01</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.104,76</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.041,89</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Sao Paulo, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E107" t="n">
@@ -18137,124 +16655,110 @@
           <t>R$ 636,24</t>
         </is>
       </c>
       <c r="P107" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R107" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S107" t="inlineStr">
         <is>
           <t>27/04/2026 20:28</t>
         </is>
       </c>
-      <c r="T107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T107" t="inlineStr"/>
       <c r="U107" t="inlineStr"/>
       <c r="V107" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.671,86</t>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
-          <t>Sao Paulo, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.671,86</t>
         </is>
       </c>
       <c r="X107" t="inlineStr">
         <is>
+          <t>R$ 1.954,31</t>
+        </is>
+      </c>
+      <c r="Y107" t="inlineStr">
+        <is>
+          <t>R$ 1.683,59</t>
+        </is>
+      </c>
+      <c r="Z107" t="inlineStr">
+        <is>
+          <t>R$ 1.735,35</t>
+        </is>
+      </c>
+      <c r="AA107" t="inlineStr">
+        <is>
+          <t>R$ 1.830,18</t>
+        </is>
+      </c>
+      <c r="AB107" t="inlineStr">
+        <is>
           <t>R$ 1.657,49</t>
         </is>
       </c>
-      <c r="Y107" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB107" t="inlineStr">
+      <c r="AC107" t="inlineStr">
         <is>
           <t>R$ 1.835,62</t>
         </is>
       </c>
-      <c r="AC107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD107" t="inlineStr">
         <is>
-          <t>R$ 1.671,86</t>
+          <t>R$ 2.156,11</t>
         </is>
       </c>
       <c r="AE107" t="inlineStr">
         <is>
+          <t>R$ 1.943,13</t>
+        </is>
+      </c>
+      <c r="AF107" t="inlineStr">
+        <is>
           <t>R$ 1.815,79</t>
         </is>
       </c>
-      <c r="AF107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG107" t="inlineStr">
         <is>
-          <t>R$ 1.830,18</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.004,23</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 1.943,13</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Biritiba-Mirim, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E108" t="n">
@@ -18306,124 +16810,110 @@
       </c>
       <c r="P108" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Itaquaquecetuba - L/O | R$34,20 (5,70 eixo) | SP-070 - KM 32.900
 P02 - Mogi das Cruzes Sul | R$11,95 (1,99 eixo) | SP-088 - KM 40.800</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R108" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S108" t="inlineStr">
         <is>
           <t>27/04/2026 20:29</t>
         </is>
       </c>
-      <c r="T108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T108" t="inlineStr"/>
       <c r="U108" t="inlineStr"/>
       <c r="V108" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.153,67</t>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
-          <t>Biritiba-Mirim, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.153,67</t>
         </is>
       </c>
       <c r="X108" t="inlineStr">
         <is>
+          <t>R$ 1.910,53</t>
+        </is>
+      </c>
+      <c r="Y108" t="inlineStr">
+        <is>
+          <t>R$ 2.167,24</t>
+        </is>
+      </c>
+      <c r="Z108" t="inlineStr">
+        <is>
+          <t>R$ 2.229,87</t>
+        </is>
+      </c>
+      <c r="AA108" t="inlineStr">
+        <is>
+          <t>R$ 2.338,42</t>
+        </is>
+      </c>
+      <c r="AB108" t="inlineStr">
+        <is>
           <t>R$ 1.620,60</t>
         </is>
       </c>
-      <c r="Y108" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB108" t="inlineStr">
+      <c r="AC108" t="inlineStr">
         <is>
           <t>R$ 2.343,20</t>
         </is>
       </c>
-      <c r="AC108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD108" t="inlineStr">
         <is>
-          <t>R$ 2.153,67</t>
+          <t>R$ 2.765,28</t>
         </is>
       </c>
       <c r="AE108" t="inlineStr">
         <is>
+          <t>R$ 2.478,06</t>
+        </is>
+      </c>
+      <c r="AF108" t="inlineStr">
+        <is>
           <t>R$ 2.321,77</t>
         </is>
       </c>
-      <c r="AF108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG108" t="inlineStr">
         <is>
-          <t>R$ 2.338,42</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.548,76</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.478,06</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Ferraz de Vasconcelos, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E109" t="n">
@@ -18474,124 +16964,110 @@
         </is>
       </c>
       <c r="P109" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Itaquaquecetuba - L/O | R$34,20 (5,70 eixo) | SP-070 - KM 32.900</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R109" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S109" t="inlineStr">
         <is>
           <t>27/04/2026 20:29</t>
         </is>
       </c>
-      <c r="T109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T109" t="inlineStr"/>
       <c r="U109" t="inlineStr"/>
       <c r="V109" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.153,67</t>
         </is>
       </c>
       <c r="W109" t="inlineStr">
         <is>
-          <t>Ferraz de Vasconcelos, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.153,67</t>
         </is>
       </c>
       <c r="X109" t="inlineStr">
         <is>
+          <t>R$ 2.523,47</t>
+        </is>
+      </c>
+      <c r="Y109" t="inlineStr">
+        <is>
+          <t>R$ 2.167,24</t>
+        </is>
+      </c>
+      <c r="Z109" t="inlineStr">
+        <is>
+          <t>R$ 2.229,87</t>
+        </is>
+      </c>
+      <c r="AA109" t="inlineStr">
+        <is>
+          <t>R$ 2.103,84</t>
+        </is>
+      </c>
+      <c r="AB109" t="inlineStr">
+        <is>
           <t>R$ 2.137,03</t>
         </is>
       </c>
-      <c r="Y109" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB109" t="inlineStr">
+      <c r="AC109" t="inlineStr">
         <is>
           <t>R$ 2.343,20</t>
         </is>
       </c>
-      <c r="AC109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD109" t="inlineStr">
         <is>
-          <t>R$ 2.153,67</t>
+          <t>R$ 2.765,28</t>
         </is>
       </c>
       <c r="AE109" t="inlineStr">
         <is>
+          <t>R$ 2.231,17</t>
+        </is>
+      </c>
+      <c r="AF109" t="inlineStr">
+        <is>
           <t>R$ 2.321,77</t>
         </is>
       </c>
-      <c r="AF109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG109" t="inlineStr">
         <is>
-          <t>R$ 2.103,84</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.297,44</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.231,17</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Guararema, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E110" t="n">
@@ -18642,124 +17118,110 @@
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itatiba N/S | R$91,80 (15,30 eixo) | SP-065 - KM 110.100
 Atibaia N/S | R$63,60 (10,60 eixo) | SP-065 - KM 79.900
 Igaratá N/S | R$79,80 (13,30 eixo) | SP-065 - KM 26.500</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R110" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S110" t="inlineStr">
         <is>
           <t>27/04/2026 20:30</t>
         </is>
       </c>
-      <c r="T110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr"/>
       <c r="V110" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.931,30</t>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
-          <t>Guararema, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.931,30</t>
         </is>
       </c>
       <c r="X110" t="inlineStr">
         <is>
+          <t>R$ 2.260,78</t>
+        </is>
+      </c>
+      <c r="Y110" t="inlineStr">
+        <is>
+          <t>R$ 1.944,02</t>
+        </is>
+      </c>
+      <c r="Z110" t="inlineStr">
+        <is>
+          <t>R$ 2.001,63</t>
+        </is>
+      </c>
+      <c r="AA110" t="inlineStr">
+        <is>
+          <t>R$ 2.197,67</t>
+        </is>
+      </c>
+      <c r="AB110" t="inlineStr">
+        <is>
           <t>R$ 1.915,70</t>
         </is>
       </c>
-      <c r="Y110" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB110" t="inlineStr">
+      <c r="AC110" t="inlineStr">
         <is>
           <t>R$ 2.108,93</t>
         </is>
       </c>
-      <c r="AC110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD110" t="inlineStr">
         <is>
-          <t>R$ 1.931,30</t>
+          <t>R$ 2.484,12</t>
         </is>
       </c>
       <c r="AE110" t="inlineStr">
         <is>
+          <t>R$ 2.329,93</t>
+        </is>
+      </c>
+      <c r="AF110" t="inlineStr">
+        <is>
           <t>R$ 2.088,24</t>
         </is>
       </c>
-      <c r="AF110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG110" t="inlineStr">
         <is>
-          <t>R$ 2.197,67</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.397,97</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.329,93</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Itaquaquecetuba, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E111" t="n">
@@ -18810,124 +17272,110 @@
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Itaquaquecetuba - L/O | R$34,20 (5,70 eixo) | SP-070 - KM 32.900</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R111" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S111" t="inlineStr">
         <is>
           <t>27/04/2026 20:30</t>
         </is>
       </c>
-      <c r="T111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T111" t="inlineStr"/>
       <c r="U111" t="inlineStr"/>
       <c r="V111" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.020,24</t>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
-          <t>Itaquaquecetuba, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.020,24</t>
         </is>
       </c>
       <c r="X111" t="inlineStr">
         <is>
+          <t>R$ 2.365,86</t>
+        </is>
+      </c>
+      <c r="Y111" t="inlineStr">
+        <is>
+          <t>R$ 2.033,31</t>
+        </is>
+      </c>
+      <c r="Z111" t="inlineStr">
+        <is>
+          <t>R$ 2.092,93</t>
+        </is>
+      </c>
+      <c r="AA111" t="inlineStr">
+        <is>
+          <t>R$ 2.197,67</t>
+        </is>
+      </c>
+      <c r="AB111" t="inlineStr">
+        <is>
           <t>R$ 2.004,24</t>
         </is>
       </c>
-      <c r="Y111" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB111" t="inlineStr">
+      <c r="AC111" t="inlineStr">
         <is>
           <t>R$ 2.202,64</t>
         </is>
       </c>
-      <c r="AC111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD111" t="inlineStr">
         <is>
-          <t>R$ 2.020,24</t>
+          <t>R$ 2.596,58</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
+          <t>R$ 2.329,93</t>
+        </is>
+      </c>
+      <c r="AF111" t="inlineStr">
+        <is>
           <t>R$ 2.181,66</t>
         </is>
       </c>
-      <c r="AF111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG111" t="inlineStr">
         <is>
-          <t>R$ 2.197,67</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.397,97</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.329,93</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Mogi das Cruzes, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E112" t="n">
@@ -18979,124 +17427,110 @@
       </c>
       <c r="P112" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Itaquaquecetuba - L/O | R$34,20 (5,70 eixo) | SP-070 - KM 32.900
 P02 - Mogi das Cruzes Sul | R$11,95 (1,99 eixo) | SP-088 - KM 40.800</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R112" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S112" t="inlineStr">
         <is>
           <t>27/04/2026 20:30</t>
         </is>
       </c>
-      <c r="T112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr"/>
       <c r="V112" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.849,76</t>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
-          <t>Mogi das Cruzes, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.849,76</t>
         </is>
       </c>
       <c r="X112" t="inlineStr">
         <is>
+          <t>R$ 2.164,46</t>
+        </is>
+      </c>
+      <c r="Y112" t="inlineStr">
+        <is>
+          <t>R$ 1.862,17</t>
+        </is>
+      </c>
+      <c r="Z112" t="inlineStr">
+        <is>
+          <t>R$ 1.917,95</t>
+        </is>
+      </c>
+      <c r="AA112" t="inlineStr">
+        <is>
+          <t>R$ 2.017,83</t>
+        </is>
+      </c>
+      <c r="AB112" t="inlineStr">
+        <is>
           <t>R$ 1.834,55</t>
         </is>
       </c>
-      <c r="Y112" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB112" t="inlineStr">
+      <c r="AC112" t="inlineStr">
         <is>
           <t>R$ 2.023,03</t>
         </is>
       </c>
-      <c r="AC112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD112" t="inlineStr">
         <is>
-          <t>R$ 1.849,76</t>
+          <t>R$ 2.381,03</t>
         </is>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
+          <t>R$ 2.313,47</t>
+        </is>
+      </c>
+      <c r="AF112" t="inlineStr">
+        <is>
           <t>R$ 2.002,62</t>
         </is>
       </c>
-      <c r="AF112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG112" t="inlineStr">
         <is>
-          <t>R$ 2.017,83</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.381,21</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.313,47</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Poa, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E113" t="n">
@@ -19147,124 +17581,110 @@
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Itaquaquecetuba - L/O | R$34,20 (5,70 eixo) | SP-070 - KM 32.900</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R113" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S113" t="inlineStr">
         <is>
           <t>27/04/2026 20:31</t>
         </is>
       </c>
-      <c r="T113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr"/>
       <c r="V113" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.005,42</t>
         </is>
       </c>
       <c r="W113" t="inlineStr">
         <is>
-          <t>Poa, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.005,42</t>
         </is>
       </c>
       <c r="X113" t="inlineStr">
         <is>
+          <t>R$ 2.348,34</t>
+        </is>
+      </c>
+      <c r="Y113" t="inlineStr">
+        <is>
+          <t>R$ 2.018,43</t>
+        </is>
+      </c>
+      <c r="Z113" t="inlineStr">
+        <is>
+          <t>R$ 2.077,71</t>
+        </is>
+      </c>
+      <c r="AA113" t="inlineStr">
+        <is>
+          <t>R$ 2.182,04</t>
+        </is>
+      </c>
+      <c r="AB113" t="inlineStr">
+        <is>
           <t>R$ 1.989,48</t>
         </is>
       </c>
-      <c r="Y113" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB113" t="inlineStr">
+      <c r="AC113" t="inlineStr">
         <is>
           <t>R$ 2.187,02</t>
         </is>
       </c>
-      <c r="AC113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD113" t="inlineStr">
         <is>
-          <t>R$ 2.005,42</t>
+          <t>R$ 2.577,84</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
+          <t>R$ 2.313,47</t>
+        </is>
+      </c>
+      <c r="AF113" t="inlineStr">
+        <is>
           <t>R$ 2.166,09</t>
         </is>
       </c>
-      <c r="AF113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG113" t="inlineStr">
         <is>
-          <t>R$ 2.182,04</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.381,21</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.313,47</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Salesopolis, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E114" t="n">
@@ -19315,124 +17735,110 @@
         </is>
       </c>
       <c r="P114" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itatiba N/S | R$91,80 (15,30 eixo) | SP-065 - KM 110.100
 Atibaia N/S | R$63,60 (10,60 eixo) | SP-065 - KM 79.900
 Igaratá N/S | R$79,80 (13,30 eixo) | SP-065 - KM 26.500</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R114" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S114" t="inlineStr">
         <is>
           <t>27/04/2026 20:31</t>
         </is>
       </c>
-      <c r="T114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T114" t="inlineStr"/>
       <c r="U114" t="inlineStr"/>
       <c r="V114" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.909,06</t>
         </is>
       </c>
       <c r="W114" t="inlineStr">
         <is>
-          <t>Salesopolis, SÃO PAULO, BRASIL</t>
+          <t>R$ 1.909,06</t>
         </is>
       </c>
       <c r="X114" t="inlineStr">
         <is>
+          <t>R$ 2.234,51</t>
+        </is>
+      </c>
+      <c r="Y114" t="inlineStr">
+        <is>
+          <t>R$ 1.921,70</t>
+        </is>
+      </c>
+      <c r="Z114" t="inlineStr">
+        <is>
+          <t>R$ 1.978,81</t>
+        </is>
+      </c>
+      <c r="AA114" t="inlineStr">
+        <is>
+          <t>R$ 2.494,80</t>
+        </is>
+      </c>
+      <c r="AB114" t="inlineStr">
+        <is>
           <t>R$ 1.893,57</t>
         </is>
       </c>
-      <c r="Y114" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB114" t="inlineStr">
+      <c r="AC114" t="inlineStr">
         <is>
           <t>R$ 2.085,50</t>
         </is>
       </c>
-      <c r="AC114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD114" t="inlineStr">
         <is>
-          <t>R$ 1.909,06</t>
+          <t>R$ 2.456,01</t>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
+          <t>R$ 2.642,65</t>
+        </is>
+      </c>
+      <c r="AF114" t="inlineStr">
+        <is>
           <t>R$ 2.064,89</t>
         </is>
       </c>
-      <c r="AF114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG114" t="inlineStr">
         <is>
-          <t>R$ 2.494,80</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.716,31</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.642,65</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>AMERICANA, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Suzano, SÃO PAULO, BRASIL</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Caminhão</t>
         </is>
       </c>
       <c r="E115" t="n">
@@ -19483,121 +17889,107 @@
         </is>
       </c>
       <c r="P115" t="inlineStr">
         <is>
           <t>Nova Odessa | R$72,60 (12,10 eixo) | SP-330 - KM 118.000
 Itupeva | R$81,60 (13,60 eixo) | SP-348 - KM 77.430
 Caieiras | R$82,20 (13,70 eixo) | SP-348 - KM 36.200
 Itaquaquecetuba - L/O | R$34,20 (5,70 eixo) | SP-070 - KM 32.900</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>consultado</t>
         </is>
       </c>
       <c r="R115" t="inlineStr">
         <is>
           <t>qualp</t>
         </is>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t>27/04/2026 20:32</t>
         </is>
       </c>
-      <c r="T115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T115" t="inlineStr"/>
       <c r="U115" t="inlineStr"/>
       <c r="V115" t="inlineStr">
         <is>
-          <t>AMERICANA, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.301,92</t>
         </is>
       </c>
       <c r="W115" t="inlineStr">
         <is>
-          <t>Suzano, SÃO PAULO, BRASIL</t>
+          <t>R$ 2.301,92</t>
         </is>
       </c>
       <c r="X115" t="inlineStr">
         <is>
+          <t>R$ 2.698,59</t>
+        </is>
+      </c>
+      <c r="Y115" t="inlineStr">
+        <is>
+          <t>R$ 2.316,06</t>
+        </is>
+      </c>
+      <c r="Z115" t="inlineStr">
+        <is>
+          <t>R$ 2.382,03</t>
+        </is>
+      </c>
+      <c r="AA115" t="inlineStr">
+        <is>
+          <t>R$ 2.494,80</t>
+        </is>
+      </c>
+      <c r="AB115" t="inlineStr">
+        <is>
           <t>R$ 2.284,58</t>
         </is>
       </c>
-      <c r="Y115" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AB115" t="inlineStr">
+      <c r="AC115" t="inlineStr">
         <is>
           <t>R$ 2.499,37</t>
         </is>
       </c>
-      <c r="AC115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD115" t="inlineStr">
         <is>
-          <t>R$ 2.301,92</t>
+          <t>R$ 2.952,71</t>
         </is>
       </c>
       <c r="AE115" t="inlineStr">
         <is>
+          <t>R$ 2.642,65</t>
+        </is>
+      </c>
+      <c r="AF115" t="inlineStr">
+        <is>
           <t>R$ 2.477,46</t>
         </is>
       </c>
-      <c r="AF115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG115" t="inlineStr">
         <is>
-          <t>R$ 2.494,80</t>
-[...3 lines deleted...]
-        <is>
           <t>R$ 2.716,31</t>
-        </is>
-[...3 lines deleted...]
-          <t>R$ 2.642,65</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>